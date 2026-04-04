--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -65,50 +65,56 @@
   <si>
     <t>Άνοιγμα</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>ACAG</t>
   </si>
   <si>
     <t>AT0000A325L0</t>
   </si>
   <si>
     <t>AEM</t>
   </si>
   <si>
     <t>GRS541003000</t>
   </si>
   <si>
     <t>AKTR</t>
   </si>
   <si>
     <t>GRS432003028</t>
   </si>
   <si>
+    <t>ALWN</t>
+  </si>
+  <si>
+    <t>GRS419003009</t>
+  </si>
+  <si>
     <t>BOCHGR</t>
   </si>
   <si>
     <t>IE00BD5B1Y92</t>
   </si>
   <si>
     <t>BYLOT</t>
   </si>
   <si>
     <t>GRS343313003</t>
   </si>
   <si>
     <t>CENER</t>
   </si>
   <si>
     <t>BE0974303357</t>
   </si>
   <si>
     <t>CNLCAP</t>
   </si>
   <si>
     <t>GRS520003005</t>
   </si>
   <si>
     <t>CREDIA</t>
@@ -669,56 +675,50 @@
     <t>GRS131003006</t>
   </si>
   <si>
     <t>ΞΥΛΠ</t>
   </si>
   <si>
     <t>GRS131004004</t>
   </si>
   <si>
     <t>ΟΛΘ</t>
   </si>
   <si>
     <t>GRS427003009</t>
   </si>
   <si>
     <t>ΟΛΠ</t>
   </si>
   <si>
     <t>GRS470003013</t>
   </si>
   <si>
     <t>ΟΛΥΜΠ</t>
   </si>
   <si>
     <t>GRS403003007</t>
-  </si>
-[...4 lines deleted...]
-    <t>GRS419003009</t>
   </si>
   <si>
     <t>ΟΡΙΛΙΝΑ</t>
   </si>
   <si>
     <t>GRS535003008</t>
   </si>
   <si>
     <t>ΟΤΕ</t>
   </si>
   <si>
     <t>GRS260333000</t>
   </si>
   <si>
     <t>ΟΤΟΕΛ</t>
   </si>
   <si>
     <t>GRS337003008</t>
   </si>
   <si>
     <t>ΠΑΙΡ</t>
   </si>
   <si>
     <t>GRS275073005</t>
   </si>
@@ -1370,3607 +1370,3607 @@
       </c>
       <c r="G4">
         <v>10.36</v>
       </c>
       <c r="H4">
         <v>2172509.72</v>
       </c>
       <c r="I4">
         <v>485</v>
       </c>
       <c r="J4">
         <v>10.5</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1">
         <v>46094.0</v>
       </c>
       <c r="C5">
-        <v>8.48</v>
+        <v>14.8</v>
       </c>
       <c r="D5">
-        <v>-0.2353</v>
+        <v>0.4752</v>
       </c>
       <c r="E5">
-        <v>720922</v>
+        <v>278478</v>
       </c>
       <c r="F5">
-        <v>8.66</v>
+        <v>14.88</v>
       </c>
       <c r="G5">
-        <v>8.34</v>
+        <v>14.51</v>
       </c>
       <c r="H5">
-        <v>6146295.36</v>
+        <v>4094295.5</v>
       </c>
       <c r="I5">
-        <v>1424</v>
+        <v>2304</v>
       </c>
       <c r="J5">
-        <v>8.34</v>
+        <v>14.56</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="1">
         <v>46094.0</v>
       </c>
       <c r="C6">
-        <v>0.89</v>
+        <v>8.48</v>
       </c>
       <c r="D6">
-        <v>0.6787</v>
+        <v>-0.2353</v>
       </c>
       <c r="E6">
-        <v>3025926</v>
+        <v>720922</v>
       </c>
       <c r="F6">
-        <v>0.927</v>
+        <v>8.66</v>
       </c>
       <c r="G6">
-        <v>0.871</v>
+        <v>8.34</v>
       </c>
       <c r="H6">
-        <v>2703429.71</v>
+        <v>6146295.36</v>
       </c>
       <c r="I6">
-        <v>732</v>
+        <v>1424</v>
       </c>
       <c r="J6">
-        <v>0.884</v>
+        <v>8.34</v>
       </c>
       <c r="K6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="1">
         <v>46094.0</v>
       </c>
       <c r="C7">
-        <v>19.08</v>
+        <v>0.89</v>
       </c>
       <c r="D7">
-        <v>2.5806</v>
+        <v>0.6787</v>
       </c>
       <c r="E7">
-        <v>224720</v>
+        <v>3025926</v>
       </c>
       <c r="F7">
-        <v>19.08</v>
+        <v>0.927</v>
       </c>
       <c r="G7">
-        <v>18.1</v>
+        <v>0.871</v>
       </c>
       <c r="H7">
-        <v>4136156.34</v>
+        <v>2703429.71</v>
       </c>
       <c r="I7">
-        <v>1491</v>
+        <v>732</v>
       </c>
       <c r="J7">
-        <v>18.1</v>
+        <v>0.884</v>
       </c>
       <c r="K7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1">
         <v>46094.0</v>
       </c>
       <c r="C8">
-        <v>6.55</v>
+        <v>19.08</v>
       </c>
       <c r="D8">
-        <v>0.0</v>
+        <v>2.5806</v>
       </c>
       <c r="E8">
-        <v>650</v>
+        <v>224720</v>
       </c>
       <c r="F8">
-        <v>6.6</v>
+        <v>19.08</v>
       </c>
       <c r="G8">
-        <v>6.45</v>
+        <v>18.1</v>
       </c>
       <c r="H8">
-        <v>4242.5</v>
+        <v>4136156.34</v>
       </c>
       <c r="I8">
-        <v>6</v>
+        <v>1491</v>
       </c>
       <c r="J8">
-        <v>6.6</v>
+        <v>18.1</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1">
         <v>46094.0</v>
       </c>
       <c r="C9">
-        <v>1.31</v>
+        <v>6.55</v>
       </c>
       <c r="D9">
-        <v>2.1841</v>
+        <v>0.0</v>
       </c>
       <c r="E9">
-        <v>374023</v>
+        <v>650</v>
       </c>
       <c r="F9">
-        <v>1.31</v>
+        <v>6.6</v>
       </c>
       <c r="G9">
-        <v>1.262</v>
+        <v>6.45</v>
       </c>
       <c r="H9">
-        <v>482917.54</v>
+        <v>4242.5</v>
       </c>
       <c r="I9">
-        <v>451</v>
+        <v>6</v>
       </c>
       <c r="J9">
-        <v>1.28</v>
+        <v>6.6</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1">
         <v>46094.0</v>
       </c>
       <c r="C10">
-        <v>12.8</v>
+        <v>1.31</v>
       </c>
       <c r="D10">
-        <v>4.4898</v>
+        <v>2.1841</v>
       </c>
       <c r="E10">
-        <v>18789</v>
+        <v>374023</v>
       </c>
       <c r="F10">
-        <v>12.8</v>
+        <v>1.31</v>
       </c>
       <c r="G10">
-        <v>12.0</v>
+        <v>1.262</v>
       </c>
       <c r="H10">
-        <v>233639.7</v>
+        <v>482917.54</v>
       </c>
       <c r="I10">
-        <v>121</v>
+        <v>451</v>
       </c>
       <c r="J10">
-        <v>12.15</v>
+        <v>1.28</v>
       </c>
       <c r="K10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1">
         <v>46094.0</v>
       </c>
       <c r="C11">
-        <v>1.678</v>
+        <v>12.8</v>
       </c>
       <c r="D11">
-        <v>5.8008</v>
+        <v>4.4898</v>
       </c>
       <c r="E11">
-        <v>85922</v>
+        <v>18789</v>
       </c>
       <c r="F11">
-        <v>1.688</v>
+        <v>12.8</v>
       </c>
       <c r="G11">
-        <v>1.57</v>
+        <v>12.0</v>
       </c>
       <c r="H11">
-        <v>142488.12</v>
+        <v>233639.7</v>
       </c>
       <c r="I11">
-        <v>237</v>
+        <v>121</v>
       </c>
       <c r="J11">
-        <v>1.57</v>
+        <v>12.15</v>
       </c>
       <c r="K11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="1">
         <v>46094.0</v>
       </c>
       <c r="C12">
-        <v>1.9</v>
+        <v>1.678</v>
       </c>
       <c r="D12">
-        <v>0.5291</v>
+        <v>5.8008</v>
       </c>
       <c r="E12">
-        <v>20373</v>
+        <v>85922</v>
       </c>
       <c r="F12">
-        <v>1.92</v>
+        <v>1.688</v>
       </c>
       <c r="G12">
-        <v>1.87</v>
+        <v>1.57</v>
       </c>
       <c r="H12">
-        <v>38807.23</v>
+        <v>142488.12</v>
       </c>
       <c r="I12">
-        <v>34</v>
+        <v>237</v>
       </c>
       <c r="J12">
-        <v>1.885</v>
+        <v>1.57</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="1">
         <v>46094.0</v>
       </c>
       <c r="C13">
-        <v>37.7</v>
+        <v>1.9</v>
       </c>
       <c r="D13">
-        <v>4.3743</v>
+        <v>0.5291</v>
       </c>
       <c r="E13">
-        <v>225105</v>
+        <v>20373</v>
       </c>
       <c r="F13">
-        <v>37.88</v>
+        <v>1.92</v>
       </c>
       <c r="G13">
-        <v>36.0</v>
+        <v>1.87</v>
       </c>
       <c r="H13">
-        <v>8418612.96</v>
+        <v>38807.23</v>
       </c>
       <c r="I13">
-        <v>2703</v>
+        <v>34</v>
       </c>
       <c r="J13">
-        <v>36.12</v>
+        <v>1.885</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="1">
         <v>46094.0</v>
       </c>
       <c r="C14">
-        <v>2.69</v>
+        <v>37.7</v>
       </c>
       <c r="D14">
-        <v>-0.3704</v>
+        <v>4.3743</v>
       </c>
       <c r="E14">
-        <v>23858</v>
+        <v>225105</v>
       </c>
       <c r="F14">
-        <v>2.72</v>
+        <v>37.88</v>
       </c>
       <c r="G14">
-        <v>2.65</v>
+        <v>36.0</v>
       </c>
       <c r="H14">
-        <v>64181.8</v>
+        <v>8418612.96</v>
       </c>
       <c r="I14">
-        <v>48</v>
+        <v>2703</v>
       </c>
       <c r="J14">
-        <v>2.7</v>
+        <v>36.12</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
         <v>46094.0</v>
       </c>
       <c r="C15">
-        <v>1.44</v>
+        <v>2.69</v>
       </c>
       <c r="D15">
-        <v>0.6993</v>
+        <v>-0.3704</v>
       </c>
       <c r="E15">
-        <v>35178</v>
+        <v>23858</v>
       </c>
       <c r="F15">
-        <v>1.44</v>
+        <v>2.72</v>
       </c>
       <c r="G15">
-        <v>1.405</v>
+        <v>2.65</v>
       </c>
       <c r="H15">
-        <v>49950.03</v>
+        <v>64181.8</v>
       </c>
       <c r="I15">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="J15">
-        <v>1.43</v>
+        <v>2.7</v>
       </c>
       <c r="K15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="1">
         <v>46094.0</v>
       </c>
       <c r="C16">
-        <v>8.76</v>
+        <v>1.44</v>
       </c>
       <c r="D16">
-        <v>-0.4545</v>
+        <v>0.6993</v>
       </c>
       <c r="E16">
-        <v>482821</v>
+        <v>35178</v>
       </c>
       <c r="F16">
-        <v>8.8</v>
+        <v>1.44</v>
       </c>
       <c r="G16">
-        <v>8.59</v>
+        <v>1.405</v>
       </c>
       <c r="H16">
-        <v>4198091.24</v>
+        <v>49950.03</v>
       </c>
       <c r="I16">
-        <v>1357</v>
+        <v>89</v>
       </c>
       <c r="J16">
-        <v>8.6</v>
+        <v>1.43</v>
       </c>
       <c r="K16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="1">
         <v>46094.0</v>
       </c>
       <c r="C17">
-        <v>6.07</v>
+        <v>8.76</v>
       </c>
       <c r="D17">
-        <v>1.1667</v>
+        <v>-0.4545</v>
       </c>
       <c r="E17">
-        <v>63240</v>
+        <v>482821</v>
       </c>
       <c r="F17">
-        <v>6.1</v>
+        <v>8.8</v>
       </c>
       <c r="G17">
-        <v>5.88</v>
+        <v>8.59</v>
       </c>
       <c r="H17">
-        <v>382213.86</v>
+        <v>4198091.24</v>
       </c>
       <c r="I17">
-        <v>224</v>
+        <v>1357</v>
       </c>
       <c r="J17">
-        <v>5.91</v>
+        <v>8.6</v>
       </c>
       <c r="K17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="1">
         <v>46094.0</v>
       </c>
       <c r="C18">
-        <v>5.3</v>
+        <v>6.07</v>
       </c>
       <c r="D18">
-        <v>-1.1194</v>
+        <v>1.1667</v>
       </c>
       <c r="E18">
-        <v>27587</v>
+        <v>63240</v>
       </c>
       <c r="F18">
-        <v>5.36</v>
+        <v>6.1</v>
       </c>
       <c r="G18">
-        <v>5.18</v>
+        <v>5.88</v>
       </c>
       <c r="H18">
-        <v>145297.6</v>
+        <v>382213.86</v>
       </c>
       <c r="I18">
-        <v>132</v>
+        <v>224</v>
       </c>
       <c r="J18">
-        <v>5.36</v>
+        <v>5.91</v>
       </c>
       <c r="K18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="1">
         <v>46094.0</v>
       </c>
       <c r="C19">
-        <v>44.5</v>
+        <v>5.3</v>
       </c>
       <c r="D19">
-        <v>-1.1111</v>
+        <v>-1.1194</v>
       </c>
       <c r="E19">
-        <v>114873</v>
+        <v>27587</v>
       </c>
       <c r="F19">
-        <v>45.0</v>
+        <v>5.36</v>
       </c>
       <c r="G19">
-        <v>44.1</v>
+        <v>5.18</v>
       </c>
       <c r="H19">
-        <v>5106493.15</v>
+        <v>145297.6</v>
       </c>
       <c r="I19">
-        <v>1732</v>
+        <v>132</v>
       </c>
       <c r="J19">
-        <v>45.0</v>
+        <v>5.36</v>
       </c>
       <c r="K19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="1">
         <v>46094.0</v>
       </c>
       <c r="C20">
-        <v>1.6</v>
+        <v>44.5</v>
       </c>
       <c r="D20">
-        <v>2.5641</v>
+        <v>-1.1111</v>
       </c>
       <c r="E20">
-        <v>19595</v>
+        <v>114873</v>
       </c>
       <c r="F20">
-        <v>1.6</v>
+        <v>45.0</v>
       </c>
       <c r="G20">
-        <v>1.54</v>
+        <v>44.1</v>
       </c>
       <c r="H20">
-        <v>30738.38</v>
+        <v>5106493.15</v>
       </c>
       <c r="I20">
-        <v>52</v>
+        <v>1732</v>
       </c>
       <c r="J20">
-        <v>1.58</v>
+        <v>45.0</v>
       </c>
       <c r="K20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>46094.0</v>
       </c>
       <c r="C21">
-        <v>5.1</v>
+        <v>1.6</v>
       </c>
       <c r="D21">
-        <v>0.0</v>
+        <v>2.5641</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>19595</v>
       </c>
       <c r="F21">
-        <v>0.0</v>
+        <v>1.6</v>
       </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>1.54</v>
       </c>
       <c r="H21">
-        <v>0.0</v>
+        <v>30738.38</v>
       </c>
       <c r="I21">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="J21">
-        <v>0.0</v>
+        <v>1.58</v>
       </c>
       <c r="K21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="1">
         <v>46094.0</v>
       </c>
       <c r="C22">
-        <v>3.08</v>
+        <v>5.1</v>
       </c>
       <c r="D22">
-        <v>2.4958</v>
+        <v>0.0</v>
       </c>
       <c r="E22">
-        <v>271511</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>3.08</v>
+        <v>0.0</v>
       </c>
       <c r="G22">
-        <v>2.96</v>
+        <v>0.0</v>
       </c>
       <c r="H22">
-        <v>824122.65</v>
+        <v>0.0</v>
       </c>
       <c r="I22">
-        <v>616</v>
+        <v>0</v>
       </c>
       <c r="J22">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="K22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="1">
         <v>46094.0</v>
       </c>
       <c r="C23">
-        <v>0.452</v>
+        <v>3.08</v>
       </c>
       <c r="D23">
-        <v>0.0</v>
+        <v>2.4958</v>
       </c>
       <c r="E23">
-        <v>11862</v>
+        <v>271511</v>
       </c>
       <c r="F23">
-        <v>0.452</v>
+        <v>3.08</v>
       </c>
       <c r="G23">
-        <v>0.447</v>
+        <v>2.96</v>
       </c>
       <c r="H23">
-        <v>5336.36</v>
+        <v>824122.65</v>
       </c>
       <c r="I23">
-        <v>22</v>
+        <v>616</v>
       </c>
       <c r="J23">
-        <v>0.452</v>
+        <v>3.0</v>
       </c>
       <c r="K23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="1">
         <v>46094.0</v>
       </c>
       <c r="C24">
-        <v>2.835</v>
+        <v>0.452</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
-        <v>231620</v>
+        <v>11862</v>
       </c>
       <c r="F24">
-        <v>2.84</v>
+        <v>0.452</v>
       </c>
       <c r="G24">
-        <v>2.785</v>
+        <v>0.447</v>
       </c>
       <c r="H24">
-        <v>653202.63</v>
+        <v>5336.36</v>
       </c>
       <c r="I24">
-        <v>369</v>
+        <v>22</v>
       </c>
       <c r="J24">
-        <v>2.805</v>
+        <v>0.452</v>
       </c>
       <c r="K24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="1">
         <v>46094.0</v>
       </c>
       <c r="C25">
-        <v>1.08</v>
+        <v>2.835</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>231620</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>2.84</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>2.785</v>
       </c>
       <c r="H25">
-        <v>0.0</v>
+        <v>653202.63</v>
       </c>
       <c r="I25">
-        <v>0</v>
+        <v>369</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>2.805</v>
       </c>
       <c r="K25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="1">
         <v>46094.0</v>
       </c>
       <c r="C26">
-        <v>5.96</v>
+        <v>1.08</v>
       </c>
       <c r="D26">
-        <v>-0.6667</v>
+        <v>0.0</v>
       </c>
       <c r="E26">
-        <v>23765</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>6.16</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
-        <v>5.96</v>
+        <v>0.0</v>
       </c>
       <c r="H26">
-        <v>143392.52</v>
+        <v>0.0</v>
       </c>
       <c r="I26">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="J26">
-        <v>5.98</v>
+        <v>0.0</v>
       </c>
       <c r="K26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="1">
         <v>46094.0</v>
       </c>
       <c r="C27">
-        <v>3.352</v>
+        <v>5.96</v>
       </c>
       <c r="D27">
-        <v>-1.4118</v>
+        <v>-0.6667</v>
       </c>
       <c r="E27">
-        <v>7744767</v>
+        <v>23765</v>
       </c>
       <c r="F27">
-        <v>3.411</v>
+        <v>6.16</v>
       </c>
       <c r="G27">
-        <v>3.333</v>
+        <v>5.96</v>
       </c>
       <c r="H27">
-        <v>26076766.19</v>
+        <v>143392.52</v>
       </c>
       <c r="I27">
-        <v>6057</v>
+        <v>110</v>
       </c>
       <c r="J27">
-        <v>3.333</v>
+        <v>5.98</v>
       </c>
       <c r="K27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="1">
         <v>46094.0</v>
       </c>
       <c r="C28">
-        <v>8.08</v>
+        <v>3.352</v>
       </c>
       <c r="D28">
-        <v>-0.7371</v>
+        <v>-1.4118</v>
       </c>
       <c r="E28">
-        <v>6381</v>
+        <v>7744767</v>
       </c>
       <c r="F28">
-        <v>8.1</v>
+        <v>3.411</v>
       </c>
       <c r="G28">
-        <v>8.06</v>
+        <v>3.333</v>
       </c>
       <c r="H28">
-        <v>51567.5</v>
+        <v>26076766.19</v>
       </c>
       <c r="I28">
-        <v>35</v>
+        <v>6057</v>
       </c>
       <c r="J28">
-        <v>8.1</v>
+        <v>3.333</v>
       </c>
       <c r="K28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="1">
         <v>46094.0</v>
       </c>
       <c r="C29">
-        <v>12.18</v>
+        <v>8.08</v>
       </c>
       <c r="D29">
-        <v>1.1628</v>
+        <v>-0.7371</v>
       </c>
       <c r="E29">
-        <v>159309</v>
+        <v>6381</v>
       </c>
       <c r="F29">
-        <v>12.46</v>
+        <v>8.1</v>
       </c>
       <c r="G29">
-        <v>11.92</v>
+        <v>8.06</v>
       </c>
       <c r="H29">
-        <v>1946069.42</v>
+        <v>51567.5</v>
       </c>
       <c r="I29">
-        <v>1010</v>
+        <v>35</v>
       </c>
       <c r="J29">
-        <v>11.98</v>
+        <v>8.1</v>
       </c>
       <c r="K29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="1">
         <v>46094.0</v>
       </c>
       <c r="C30">
-        <v>3.9</v>
+        <v>12.18</v>
       </c>
       <c r="D30">
-        <v>0.0</v>
+        <v>1.1628</v>
       </c>
       <c r="E30">
-        <v>14832</v>
+        <v>159309</v>
       </c>
       <c r="F30">
-        <v>3.9</v>
+        <v>12.46</v>
       </c>
       <c r="G30">
-        <v>3.83</v>
+        <v>11.92</v>
       </c>
       <c r="H30">
-        <v>57526.71</v>
+        <v>1946069.42</v>
       </c>
       <c r="I30">
-        <v>35</v>
+        <v>1010</v>
       </c>
       <c r="J30">
-        <v>3.9</v>
+        <v>11.98</v>
       </c>
       <c r="K30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="1">
         <v>46094.0</v>
       </c>
       <c r="C31">
-        <v>7.08</v>
+        <v>3.9</v>
       </c>
       <c r="D31">
-        <v>0.2833</v>
+        <v>0.0</v>
       </c>
       <c r="E31">
-        <v>4389</v>
+        <v>14832</v>
       </c>
       <c r="F31">
-        <v>7.1</v>
+        <v>3.9</v>
       </c>
       <c r="G31">
-        <v>7.0</v>
+        <v>3.83</v>
       </c>
       <c r="H31">
-        <v>31062.96</v>
+        <v>57526.71</v>
       </c>
       <c r="I31">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J31">
-        <v>7.04</v>
+        <v>3.9</v>
       </c>
       <c r="K31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="1">
         <v>46094.0</v>
       </c>
       <c r="C32">
-        <v>1.33</v>
+        <v>7.08</v>
       </c>
       <c r="D32">
-        <v>2.3077</v>
+        <v>0.2833</v>
       </c>
       <c r="E32">
-        <v>1140</v>
+        <v>4389</v>
       </c>
       <c r="F32">
-        <v>1.38</v>
+        <v>7.1</v>
       </c>
       <c r="G32">
-        <v>1.26</v>
+        <v>7.0</v>
       </c>
       <c r="H32">
-        <v>1515.5</v>
+        <v>31062.96</v>
       </c>
       <c r="I32">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="J32">
-        <v>1.26</v>
+        <v>7.04</v>
       </c>
       <c r="K32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="1">
         <v>46094.0</v>
       </c>
       <c r="C33">
-        <v>15.0</v>
+        <v>1.33</v>
       </c>
       <c r="D33">
-        <v>0.0</v>
+        <v>2.3077</v>
       </c>
       <c r="E33">
-        <v>600</v>
+        <v>1140</v>
       </c>
       <c r="F33">
-        <v>15.0</v>
+        <v>1.38</v>
       </c>
       <c r="G33">
-        <v>15.0</v>
+        <v>1.26</v>
       </c>
       <c r="H33">
-        <v>9000.0</v>
+        <v>1515.5</v>
       </c>
       <c r="I33">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J33">
-        <v>15.0</v>
+        <v>1.26</v>
       </c>
       <c r="K33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="1">
         <v>46094.0</v>
       </c>
       <c r="C34">
-        <v>1.595</v>
+        <v>15.0</v>
       </c>
       <c r="D34">
-        <v>3.2362</v>
+        <v>0.0</v>
       </c>
       <c r="E34">
-        <v>27715</v>
+        <v>600</v>
       </c>
       <c r="F34">
-        <v>1.6</v>
+        <v>15.0</v>
       </c>
       <c r="G34">
-        <v>1.51</v>
+        <v>15.0</v>
       </c>
       <c r="H34">
-        <v>42774.78</v>
+        <v>9000.0</v>
       </c>
       <c r="I34">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="J34">
-        <v>1.52</v>
+        <v>15.0</v>
       </c>
       <c r="K34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="1">
         <v>46094.0</v>
       </c>
       <c r="C35">
-        <v>14.1</v>
+        <v>1.595</v>
       </c>
       <c r="D35">
-        <v>0.142</v>
+        <v>3.2362</v>
       </c>
       <c r="E35">
-        <v>100817</v>
+        <v>27715</v>
       </c>
       <c r="F35">
-        <v>14.16</v>
+        <v>1.6</v>
       </c>
       <c r="G35">
-        <v>13.84</v>
+        <v>1.51</v>
       </c>
       <c r="H35">
-        <v>1410043.36</v>
+        <v>42774.78</v>
       </c>
       <c r="I35">
-        <v>528</v>
+        <v>78</v>
       </c>
       <c r="J35">
-        <v>14.08</v>
+        <v>1.52</v>
       </c>
       <c r="K35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="1">
         <v>46094.0</v>
       </c>
       <c r="C36">
-        <v>1.55</v>
+        <v>14.1</v>
       </c>
       <c r="D36">
-        <v>-0.3215</v>
+        <v>0.142</v>
       </c>
       <c r="E36">
-        <v>22798</v>
+        <v>100817</v>
       </c>
       <c r="F36">
-        <v>1.57</v>
+        <v>14.16</v>
       </c>
       <c r="G36">
-        <v>1.525</v>
+        <v>13.84</v>
       </c>
       <c r="H36">
-        <v>35352.26</v>
+        <v>1410043.36</v>
       </c>
       <c r="I36">
-        <v>84</v>
+        <v>528</v>
       </c>
       <c r="J36">
-        <v>1.545</v>
+        <v>14.08</v>
       </c>
       <c r="K36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="1">
         <v>46094.0</v>
       </c>
       <c r="C37">
-        <v>2.62</v>
+        <v>1.55</v>
       </c>
       <c r="D37">
-        <v>3.1496</v>
+        <v>-0.3215</v>
       </c>
       <c r="E37">
-        <v>11873</v>
+        <v>22798</v>
       </c>
       <c r="F37">
-        <v>2.62</v>
+        <v>1.57</v>
       </c>
       <c r="G37">
-        <v>2.42</v>
+        <v>1.525</v>
       </c>
       <c r="H37">
-        <v>30635.14</v>
+        <v>35352.26</v>
       </c>
       <c r="I37">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="J37">
-        <v>2.54</v>
+        <v>1.545</v>
       </c>
       <c r="K37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="1">
         <v>46094.0</v>
       </c>
       <c r="C38">
-        <v>0.206</v>
+        <v>2.62</v>
       </c>
       <c r="D38">
-        <v>0.0</v>
+        <v>3.1496</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>11873</v>
       </c>
       <c r="F38">
-        <v>0.0</v>
+        <v>2.62</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>2.42</v>
       </c>
       <c r="H38">
-        <v>0.0</v>
+        <v>30635.14</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J38">
-        <v>0.0</v>
+        <v>2.54</v>
       </c>
       <c r="K38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="1">
         <v>46094.0</v>
       </c>
       <c r="C39">
-        <v>1.99</v>
+        <v>0.206</v>
       </c>
       <c r="D39">
-        <v>-0.5</v>
+        <v>0.0</v>
       </c>
       <c r="E39">
-        <v>650</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>2.04</v>
+        <v>0.0</v>
       </c>
       <c r="G39">
-        <v>1.99</v>
+        <v>0.0</v>
       </c>
       <c r="H39">
-        <v>1302.0</v>
+        <v>0.0</v>
       </c>
       <c r="I39">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J39">
-        <v>2.04</v>
+        <v>0.0</v>
       </c>
       <c r="K39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>87</v>
       </c>
       <c r="B40" s="1">
         <v>46094.0</v>
       </c>
       <c r="C40">
-        <v>2.19</v>
+        <v>1.99</v>
       </c>
       <c r="D40">
-        <v>0.9217</v>
+        <v>-0.5</v>
       </c>
       <c r="E40">
-        <v>1890</v>
+        <v>650</v>
       </c>
       <c r="F40">
-        <v>2.19</v>
+        <v>2.04</v>
       </c>
       <c r="G40">
-        <v>2.14</v>
+        <v>1.99</v>
       </c>
       <c r="H40">
-        <v>4082.26</v>
+        <v>1302.0</v>
       </c>
       <c r="I40">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="J40">
-        <v>2.14</v>
+        <v>2.04</v>
       </c>
       <c r="K40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="1">
         <v>46094.0</v>
       </c>
       <c r="C41">
-        <v>34.92</v>
+        <v>2.19</v>
       </c>
       <c r="D41">
-        <v>-0.1144</v>
+        <v>0.9217</v>
       </c>
       <c r="E41">
-        <v>190004</v>
+        <v>1890</v>
       </c>
       <c r="F41">
-        <v>34.96</v>
+        <v>2.19</v>
       </c>
       <c r="G41">
-        <v>34.02</v>
+        <v>2.14</v>
       </c>
       <c r="H41">
-        <v>6542291.74</v>
+        <v>4082.26</v>
       </c>
       <c r="I41">
-        <v>1722</v>
+        <v>32</v>
       </c>
       <c r="J41">
-        <v>34.96</v>
+        <v>2.14</v>
       </c>
       <c r="K41" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="1">
         <v>46094.0</v>
       </c>
       <c r="C42">
-        <v>10.63</v>
+        <v>34.92</v>
       </c>
       <c r="D42">
-        <v>-1.6651</v>
+        <v>-0.1144</v>
       </c>
       <c r="E42">
-        <v>55175</v>
+        <v>190004</v>
       </c>
       <c r="F42">
-        <v>10.83</v>
+        <v>34.96</v>
       </c>
       <c r="G42">
-        <v>10.61</v>
+        <v>34.02</v>
       </c>
       <c r="H42">
-        <v>590716.23</v>
+        <v>6542291.74</v>
       </c>
       <c r="I42">
-        <v>627</v>
+        <v>1722</v>
       </c>
       <c r="J42">
-        <v>10.61</v>
+        <v>34.96</v>
       </c>
       <c r="K42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="1">
         <v>46094.0</v>
       </c>
       <c r="C43">
-        <v>4.98</v>
+        <v>10.63</v>
       </c>
       <c r="D43">
-        <v>-0.4</v>
+        <v>-1.6651</v>
       </c>
       <c r="E43">
-        <v>3899</v>
+        <v>55175</v>
       </c>
       <c r="F43">
-        <v>5.05</v>
+        <v>10.83</v>
       </c>
       <c r="G43">
-        <v>4.98</v>
+        <v>10.61</v>
       </c>
       <c r="H43">
-        <v>19501.0</v>
+        <v>590716.23</v>
       </c>
       <c r="I43">
-        <v>20</v>
+        <v>627</v>
       </c>
       <c r="J43">
-        <v>5.05</v>
+        <v>10.61</v>
       </c>
       <c r="K43" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="1">
         <v>46094.0</v>
       </c>
       <c r="C44">
-        <v>17.41</v>
+        <v>4.98</v>
       </c>
       <c r="D44">
-        <v>0.0575</v>
+        <v>-0.4</v>
       </c>
       <c r="E44">
-        <v>767479</v>
+        <v>3899</v>
       </c>
       <c r="F44">
-        <v>17.51</v>
+        <v>5.05</v>
       </c>
       <c r="G44">
-        <v>17.04</v>
+        <v>4.98</v>
       </c>
       <c r="H44">
-        <v>13233845.14</v>
+        <v>19501.0</v>
       </c>
       <c r="I44">
-        <v>2901</v>
+        <v>20</v>
       </c>
       <c r="J44">
-        <v>17.1</v>
+        <v>5.05</v>
       </c>
       <c r="K44" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="1">
         <v>46094.0</v>
       </c>
       <c r="C45">
-        <v>2.05</v>
+        <v>17.41</v>
       </c>
       <c r="D45">
-        <v>2.5</v>
+        <v>0.0575</v>
       </c>
       <c r="E45">
-        <v>20042</v>
+        <v>767479</v>
       </c>
       <c r="F45">
-        <v>2.05</v>
+        <v>17.51</v>
       </c>
       <c r="G45">
-        <v>1.98</v>
+        <v>17.04</v>
       </c>
       <c r="H45">
-        <v>40199.8</v>
+        <v>13233845.14</v>
       </c>
       <c r="I45">
-        <v>39</v>
+        <v>2901</v>
       </c>
       <c r="J45">
-        <v>2.0</v>
+        <v>17.1</v>
       </c>
       <c r="K45" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>99</v>
       </c>
       <c r="B46" s="1">
         <v>46094.0</v>
       </c>
       <c r="C46">
-        <v>0.25</v>
+        <v>2.05</v>
       </c>
       <c r="D46">
-        <v>0.0</v>
+        <v>2.5</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>20042</v>
       </c>
       <c r="F46">
-        <v>0.0</v>
+        <v>2.05</v>
       </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>1.98</v>
       </c>
       <c r="H46">
-        <v>0.0</v>
+        <v>40199.8</v>
       </c>
       <c r="I46">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="J46">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="K46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="1">
         <v>46094.0</v>
       </c>
       <c r="C47">
-        <v>0.323</v>
+        <v>0.25</v>
       </c>
       <c r="D47">
-        <v>3.8585</v>
+        <v>0.0</v>
       </c>
       <c r="E47">
-        <v>1320</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>0.323</v>
+        <v>0.0</v>
       </c>
       <c r="G47">
-        <v>0.312</v>
+        <v>0.0</v>
       </c>
       <c r="H47">
-        <v>416.3</v>
+        <v>0.0</v>
       </c>
       <c r="I47">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J47">
-        <v>0.319</v>
+        <v>0.0</v>
       </c>
       <c r="K47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>103</v>
       </c>
       <c r="B48" s="1">
         <v>46094.0</v>
       </c>
       <c r="C48">
-        <v>3.53</v>
+        <v>0.323</v>
       </c>
       <c r="D48">
-        <v>2.6163</v>
+        <v>3.8585</v>
       </c>
       <c r="E48">
-        <v>1015</v>
+        <v>1320</v>
       </c>
       <c r="F48">
-        <v>3.53</v>
+        <v>0.323</v>
       </c>
       <c r="G48">
-        <v>3.34</v>
+        <v>0.312</v>
       </c>
       <c r="H48">
-        <v>3520.7</v>
+        <v>416.3</v>
       </c>
       <c r="I48">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="J48">
-        <v>3.48</v>
+        <v>0.319</v>
       </c>
       <c r="K48" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>105</v>
       </c>
       <c r="B49" s="1">
         <v>46094.0</v>
       </c>
       <c r="C49">
-        <v>52.2</v>
+        <v>3.53</v>
       </c>
       <c r="D49">
-        <v>-0.4766</v>
+        <v>2.6163</v>
       </c>
       <c r="E49">
-        <v>11327</v>
+        <v>1015</v>
       </c>
       <c r="F49">
-        <v>53.2</v>
+        <v>3.53</v>
       </c>
       <c r="G49">
-        <v>51.35</v>
+        <v>3.34</v>
       </c>
       <c r="H49">
-        <v>592914.4</v>
+        <v>3520.7</v>
       </c>
       <c r="I49">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="J49">
-        <v>51.7</v>
+        <v>3.48</v>
       </c>
       <c r="K49" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" s="1">
         <v>46094.0</v>
       </c>
       <c r="C50">
-        <v>3.785</v>
+        <v>52.2</v>
       </c>
       <c r="D50">
-        <v>0.3979</v>
+        <v>-0.4766</v>
       </c>
       <c r="E50">
-        <v>68658</v>
+        <v>11327</v>
       </c>
       <c r="F50">
-        <v>3.81</v>
+        <v>53.2</v>
       </c>
       <c r="G50">
-        <v>3.7</v>
+        <v>51.35</v>
       </c>
       <c r="H50">
-        <v>258763.6</v>
+        <v>592914.4</v>
       </c>
       <c r="I50">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="J50">
-        <v>3.7</v>
+        <v>51.7</v>
       </c>
       <c r="K50" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="1">
         <v>46094.0</v>
       </c>
       <c r="C51">
-        <v>5.15</v>
+        <v>3.785</v>
       </c>
       <c r="D51">
-        <v>-1.9048</v>
+        <v>0.3979</v>
       </c>
       <c r="E51">
-        <v>1234</v>
+        <v>68658</v>
       </c>
       <c r="F51">
-        <v>5.25</v>
+        <v>3.81</v>
       </c>
       <c r="G51">
-        <v>5.1</v>
+        <v>3.7</v>
       </c>
       <c r="H51">
-        <v>6347.05</v>
+        <v>258763.6</v>
       </c>
       <c r="I51">
-        <v>5</v>
+        <v>169</v>
       </c>
       <c r="J51">
-        <v>5.1</v>
+        <v>3.7</v>
       </c>
       <c r="K51" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>111</v>
       </c>
       <c r="B52" s="1">
         <v>46094.0</v>
       </c>
       <c r="C52">
-        <v>2.26</v>
+        <v>5.15</v>
       </c>
       <c r="D52">
-        <v>1.3453</v>
+        <v>-1.9048</v>
       </c>
       <c r="E52">
-        <v>7321</v>
+        <v>1234</v>
       </c>
       <c r="F52">
-        <v>2.27</v>
+        <v>5.25</v>
       </c>
       <c r="G52">
-        <v>2.17</v>
+        <v>5.1</v>
       </c>
       <c r="H52">
-        <v>16216.31</v>
+        <v>6347.05</v>
       </c>
       <c r="I52">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="J52">
-        <v>2.23</v>
+        <v>5.1</v>
       </c>
       <c r="K52" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>113</v>
       </c>
       <c r="B53" s="1">
         <v>46094.0</v>
       </c>
       <c r="C53">
-        <v>15.0</v>
+        <v>2.26</v>
       </c>
       <c r="D53">
-        <v>0.3344</v>
+        <v>1.3453</v>
       </c>
       <c r="E53">
-        <v>5227</v>
+        <v>7321</v>
       </c>
       <c r="F53">
-        <v>15.3</v>
+        <v>2.27</v>
       </c>
       <c r="G53">
-        <v>14.9</v>
+        <v>2.17</v>
       </c>
       <c r="H53">
-        <v>78478.1</v>
+        <v>16216.31</v>
       </c>
       <c r="I53">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J53">
-        <v>15.0</v>
+        <v>2.23</v>
       </c>
       <c r="K53" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>115</v>
       </c>
       <c r="B54" s="1">
         <v>46094.0</v>
       </c>
       <c r="C54">
-        <v>1.284</v>
+        <v>15.0</v>
       </c>
       <c r="D54">
-        <v>0.3125</v>
+        <v>0.3344</v>
       </c>
       <c r="E54">
-        <v>90341</v>
+        <v>5227</v>
       </c>
       <c r="F54">
-        <v>1.31</v>
+        <v>15.3</v>
       </c>
       <c r="G54">
-        <v>1.264</v>
+        <v>14.9</v>
       </c>
       <c r="H54">
-        <v>116634.47</v>
+        <v>78478.1</v>
       </c>
       <c r="I54">
-        <v>203</v>
+        <v>56</v>
       </c>
       <c r="J54">
-        <v>1.294</v>
+        <v>15.0</v>
       </c>
       <c r="K54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>117</v>
       </c>
       <c r="B55" s="1">
         <v>46094.0</v>
       </c>
       <c r="C55">
-        <v>9.5</v>
+        <v>1.284</v>
       </c>
       <c r="D55">
-        <v>4.3956</v>
+        <v>0.3125</v>
       </c>
       <c r="E55">
-        <v>576710</v>
+        <v>90341</v>
       </c>
       <c r="F55">
-        <v>9.5</v>
+        <v>1.31</v>
       </c>
       <c r="G55">
-        <v>9.05</v>
+        <v>1.264</v>
       </c>
       <c r="H55">
-        <v>5397317.78</v>
+        <v>116634.47</v>
       </c>
       <c r="I55">
-        <v>2208</v>
+        <v>203</v>
       </c>
       <c r="J55">
-        <v>9.1</v>
+        <v>1.294</v>
       </c>
       <c r="K55" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>119</v>
       </c>
       <c r="B56" s="1">
         <v>46094.0</v>
       </c>
       <c r="C56">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="D56">
-        <v>0.9174</v>
+        <v>4.3956</v>
       </c>
       <c r="E56">
-        <v>2931</v>
+        <v>576710</v>
       </c>
       <c r="F56">
-        <v>2.22</v>
+        <v>9.5</v>
       </c>
       <c r="G56">
-        <v>2.13</v>
+        <v>9.05</v>
       </c>
       <c r="H56">
-        <v>6336.18</v>
+        <v>5397317.78</v>
       </c>
       <c r="I56">
-        <v>13</v>
+        <v>2208</v>
       </c>
       <c r="J56">
-        <v>2.13</v>
+        <v>9.1</v>
       </c>
       <c r="K56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>121</v>
       </c>
       <c r="B57" s="1">
         <v>46094.0</v>
       </c>
       <c r="C57">
-        <v>1.76</v>
+        <v>2.2</v>
       </c>
       <c r="D57">
-        <v>-0.2833</v>
+        <v>0.9174</v>
       </c>
       <c r="E57">
-        <v>28716</v>
+        <v>2931</v>
       </c>
       <c r="F57">
-        <v>1.77</v>
+        <v>2.22</v>
       </c>
       <c r="G57">
-        <v>1.75</v>
+        <v>2.13</v>
       </c>
       <c r="H57">
-        <v>50429.53</v>
+        <v>6336.18</v>
       </c>
       <c r="I57">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="J57">
-        <v>1.75</v>
+        <v>2.13</v>
       </c>
       <c r="K57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>123</v>
       </c>
       <c r="B58" s="1">
         <v>46094.0</v>
       </c>
       <c r="C58">
-        <v>3.915</v>
+        <v>1.76</v>
       </c>
       <c r="D58">
-        <v>1.9531</v>
+        <v>-0.2833</v>
       </c>
       <c r="E58">
-        <v>131330</v>
+        <v>28716</v>
       </c>
       <c r="F58">
-        <v>3.935</v>
+        <v>1.77</v>
       </c>
       <c r="G58">
-        <v>3.8</v>
+        <v>1.75</v>
       </c>
       <c r="H58">
-        <v>509836.65</v>
+        <v>50429.53</v>
       </c>
       <c r="I58">
-        <v>591</v>
+        <v>62</v>
       </c>
       <c r="J58">
-        <v>3.82</v>
+        <v>1.75</v>
       </c>
       <c r="K58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>125</v>
       </c>
       <c r="B59" s="1">
         <v>46094.0</v>
       </c>
       <c r="C59">
-        <v>12.695</v>
+        <v>3.915</v>
       </c>
       <c r="D59">
-        <v>-1.6273</v>
+        <v>1.9531</v>
       </c>
       <c r="E59">
-        <v>4362778</v>
+        <v>131330</v>
       </c>
       <c r="F59">
-        <v>13.035</v>
+        <v>3.935</v>
       </c>
       <c r="G59">
-        <v>12.635</v>
+        <v>3.8</v>
       </c>
       <c r="H59">
-        <v>55864462.59</v>
+        <v>509836.65</v>
       </c>
       <c r="I59">
-        <v>6905</v>
+        <v>591</v>
       </c>
       <c r="J59">
-        <v>12.65</v>
+        <v>3.82</v>
       </c>
       <c r="K59" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>127</v>
       </c>
       <c r="B60" s="1">
         <v>46094.0</v>
       </c>
       <c r="C60">
-        <v>3.87</v>
+        <v>12.695</v>
       </c>
       <c r="D60">
-        <v>0.7813</v>
+        <v>-1.6273</v>
       </c>
       <c r="E60">
-        <v>24916</v>
+        <v>4362778</v>
       </c>
       <c r="F60">
-        <v>3.9</v>
+        <v>13.035</v>
       </c>
       <c r="G60">
-        <v>3.8</v>
+        <v>12.635</v>
       </c>
       <c r="H60">
-        <v>96401.47</v>
+        <v>55864462.59</v>
       </c>
       <c r="I60">
-        <v>128</v>
+        <v>6905</v>
       </c>
       <c r="J60">
-        <v>3.8</v>
+        <v>12.65</v>
       </c>
       <c r="K60" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>129</v>
       </c>
       <c r="B61" s="1">
         <v>46094.0</v>
       </c>
       <c r="C61">
-        <v>8.69</v>
+        <v>3.87</v>
       </c>
       <c r="D61">
-        <v>0.5787</v>
+        <v>0.7813</v>
       </c>
       <c r="E61">
-        <v>125544</v>
+        <v>24916</v>
       </c>
       <c r="F61">
-        <v>8.71</v>
+        <v>3.9</v>
       </c>
       <c r="G61">
-        <v>8.5</v>
+        <v>3.8</v>
       </c>
       <c r="H61">
-        <v>1082509.04</v>
+        <v>96401.47</v>
       </c>
       <c r="I61">
-        <v>618</v>
+        <v>128</v>
       </c>
       <c r="J61">
-        <v>8.5</v>
+        <v>3.8</v>
       </c>
       <c r="K61" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" s="1">
         <v>46094.0</v>
       </c>
       <c r="C62">
-        <v>3.45</v>
+        <v>8.69</v>
       </c>
       <c r="D62">
-        <v>-1.4286</v>
+        <v>0.5787</v>
       </c>
       <c r="E62">
-        <v>9186985</v>
+        <v>125544</v>
       </c>
       <c r="F62">
-        <v>3.505</v>
+        <v>8.71</v>
       </c>
       <c r="G62">
-        <v>3.4</v>
+        <v>8.5</v>
       </c>
       <c r="H62">
-        <v>31798053.58</v>
+        <v>1082509.04</v>
       </c>
       <c r="I62">
-        <v>5422</v>
+        <v>618</v>
       </c>
       <c r="J62">
-        <v>3.4</v>
+        <v>8.5</v>
       </c>
       <c r="K62" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>133</v>
       </c>
       <c r="B63" s="1">
         <v>46094.0</v>
       </c>
       <c r="C63">
-        <v>7.18</v>
+        <v>3.45</v>
       </c>
       <c r="D63">
-        <v>0.7013</v>
+        <v>-1.4286</v>
       </c>
       <c r="E63">
-        <v>21891</v>
+        <v>9186985</v>
       </c>
       <c r="F63">
-        <v>7.2</v>
+        <v>3.505</v>
       </c>
       <c r="G63">
-        <v>7.01</v>
+        <v>3.4</v>
       </c>
       <c r="H63">
-        <v>155395.14</v>
+        <v>31798053.58</v>
       </c>
       <c r="I63">
-        <v>119</v>
+        <v>5422</v>
       </c>
       <c r="J63">
-        <v>7.12</v>
+        <v>3.4</v>
       </c>
       <c r="K63" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>135</v>
       </c>
       <c r="B64" s="1">
         <v>46094.0</v>
       </c>
       <c r="C64">
-        <v>1.705</v>
+        <v>7.18</v>
       </c>
       <c r="D64">
-        <v>3.9634</v>
+        <v>0.7013</v>
       </c>
       <c r="E64">
-        <v>8753</v>
+        <v>21891</v>
       </c>
       <c r="F64">
-        <v>1.73</v>
+        <v>7.2</v>
       </c>
       <c r="G64">
-        <v>1.63</v>
+        <v>7.01</v>
       </c>
       <c r="H64">
-        <v>14778.76</v>
+        <v>155395.14</v>
       </c>
       <c r="I64">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="J64">
-        <v>1.63</v>
+        <v>7.12</v>
       </c>
       <c r="K64" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>137</v>
       </c>
       <c r="B65" s="1">
         <v>46094.0</v>
       </c>
       <c r="C65">
-        <v>0.33</v>
+        <v>1.705</v>
       </c>
       <c r="D65">
-        <v>-0.6024</v>
+        <v>3.9634</v>
       </c>
       <c r="E65">
-        <v>95571</v>
+        <v>8753</v>
       </c>
       <c r="F65">
-        <v>0.3385</v>
+        <v>1.73</v>
       </c>
       <c r="G65">
-        <v>0.325</v>
+        <v>1.63</v>
       </c>
       <c r="H65">
-        <v>31707.63</v>
+        <v>14778.76</v>
       </c>
       <c r="I65">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="J65">
-        <v>0.325</v>
+        <v>1.63</v>
       </c>
       <c r="K65" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="1">
         <v>46094.0</v>
       </c>
       <c r="C66">
-        <v>4.68</v>
+        <v>0.33</v>
       </c>
       <c r="D66">
-        <v>3.0837</v>
+        <v>-0.6024</v>
       </c>
       <c r="E66">
-        <v>13968</v>
+        <v>95571</v>
       </c>
       <c r="F66">
-        <v>4.8</v>
+        <v>0.3385</v>
       </c>
       <c r="G66">
-        <v>4.5</v>
+        <v>0.325</v>
       </c>
       <c r="H66">
-        <v>65814.96</v>
+        <v>31707.63</v>
       </c>
       <c r="I66">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="J66">
-        <v>4.5</v>
+        <v>0.325</v>
       </c>
       <c r="K66" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>141</v>
       </c>
       <c r="B67" s="1">
         <v>46094.0</v>
       </c>
       <c r="C67">
-        <v>6.18</v>
+        <v>4.68</v>
       </c>
       <c r="D67">
-        <v>1.9802</v>
+        <v>3.0837</v>
       </c>
       <c r="E67">
-        <v>4885</v>
+        <v>13968</v>
       </c>
       <c r="F67">
-        <v>6.2</v>
+        <v>4.8</v>
       </c>
       <c r="G67">
-        <v>6.08</v>
+        <v>4.5</v>
       </c>
       <c r="H67">
-        <v>29970.26</v>
+        <v>65814.96</v>
       </c>
       <c r="I67">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="J67">
-        <v>6.16</v>
+        <v>4.5</v>
       </c>
       <c r="K67" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>143</v>
       </c>
       <c r="B68" s="1">
         <v>46094.0</v>
       </c>
       <c r="C68">
-        <v>5.67</v>
+        <v>6.18</v>
       </c>
       <c r="D68">
-        <v>0.1767</v>
+        <v>1.9802</v>
       </c>
       <c r="E68">
-        <v>25251</v>
+        <v>4885</v>
       </c>
       <c r="F68">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="G68">
-        <v>5.64</v>
+        <v>6.08</v>
       </c>
       <c r="H68">
-        <v>143275.28</v>
+        <v>29970.26</v>
       </c>
       <c r="I68">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="J68">
-        <v>5.66</v>
+        <v>6.16</v>
       </c>
       <c r="K68" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>145</v>
       </c>
       <c r="B69" s="1">
         <v>46094.0</v>
       </c>
       <c r="C69">
-        <v>1.24</v>
+        <v>5.67</v>
       </c>
       <c r="D69">
-        <v>0.4049</v>
+        <v>0.1767</v>
       </c>
       <c r="E69">
-        <v>2849</v>
+        <v>25251</v>
       </c>
       <c r="F69">
-        <v>1.255</v>
+        <v>5.7</v>
       </c>
       <c r="G69">
-        <v>1.19</v>
+        <v>5.64</v>
       </c>
       <c r="H69">
-        <v>3440.76</v>
+        <v>143275.28</v>
       </c>
       <c r="I69">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="J69">
-        <v>1.2</v>
+        <v>5.66</v>
       </c>
       <c r="K69" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>147</v>
       </c>
       <c r="B70" s="1">
         <v>46094.0</v>
       </c>
       <c r="C70">
-        <v>2.965</v>
+        <v>1.24</v>
       </c>
       <c r="D70">
-        <v>3.1304</v>
+        <v>0.4049</v>
       </c>
       <c r="E70">
-        <v>75187</v>
+        <v>2849</v>
       </c>
       <c r="F70">
-        <v>3.0</v>
+        <v>1.255</v>
       </c>
       <c r="G70">
-        <v>2.83</v>
+        <v>1.19</v>
       </c>
       <c r="H70">
-        <v>221541.81</v>
+        <v>3440.76</v>
       </c>
       <c r="I70">
-        <v>313</v>
+        <v>13</v>
       </c>
       <c r="J70">
-        <v>2.875</v>
+        <v>1.2</v>
       </c>
       <c r="K70" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>149</v>
       </c>
       <c r="B71" s="1">
         <v>46094.0</v>
       </c>
       <c r="C71">
-        <v>374.0</v>
+        <v>2.965</v>
       </c>
       <c r="D71">
-        <v>-0.5319</v>
+        <v>3.1304</v>
       </c>
       <c r="E71">
-        <v>433</v>
+        <v>75187</v>
       </c>
       <c r="F71">
-        <v>380.0</v>
+        <v>3.0</v>
       </c>
       <c r="G71">
-        <v>372.0</v>
+        <v>2.83</v>
       </c>
       <c r="H71">
-        <v>161934.0</v>
+        <v>221541.81</v>
       </c>
       <c r="I71">
-        <v>43</v>
+        <v>313</v>
       </c>
       <c r="J71">
-        <v>376.0</v>
+        <v>2.875</v>
       </c>
       <c r="K71" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>151</v>
       </c>
       <c r="B72" s="1">
         <v>46094.0</v>
       </c>
       <c r="C72">
-        <v>1.65</v>
+        <v>374.0</v>
       </c>
       <c r="D72">
-        <v>2.8037</v>
+        <v>-0.5319</v>
       </c>
       <c r="E72">
-        <v>6036</v>
+        <v>433</v>
       </c>
       <c r="F72">
-        <v>1.655</v>
+        <v>380.0</v>
       </c>
       <c r="G72">
-        <v>1.575</v>
+        <v>372.0</v>
       </c>
       <c r="H72">
-        <v>9834.93</v>
+        <v>161934.0</v>
       </c>
       <c r="I72">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="J72">
-        <v>1.605</v>
+        <v>376.0</v>
       </c>
       <c r="K72" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>153</v>
       </c>
       <c r="B73" s="1">
         <v>46094.0</v>
       </c>
       <c r="C73">
-        <v>0.448</v>
+        <v>1.65</v>
       </c>
       <c r="D73">
-        <v>2.0501</v>
+        <v>2.8037</v>
       </c>
       <c r="E73">
-        <v>7807</v>
+        <v>6036</v>
       </c>
       <c r="F73">
-        <v>0.449</v>
+        <v>1.655</v>
       </c>
       <c r="G73">
-        <v>0.426</v>
+        <v>1.575</v>
       </c>
       <c r="H73">
-        <v>3431.11</v>
+        <v>9834.93</v>
       </c>
       <c r="I73">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="J73">
-        <v>0.438</v>
+        <v>1.605</v>
       </c>
       <c r="K73" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>155</v>
       </c>
       <c r="B74" s="1">
         <v>46094.0</v>
       </c>
       <c r="C74">
-        <v>1.162</v>
+        <v>0.448</v>
       </c>
       <c r="D74">
-        <v>5.4446</v>
+        <v>2.0501</v>
       </c>
       <c r="E74">
-        <v>53542</v>
+        <v>7807</v>
       </c>
       <c r="F74">
-        <v>1.176</v>
+        <v>0.449</v>
       </c>
       <c r="G74">
-        <v>1.092</v>
+        <v>0.426</v>
       </c>
       <c r="H74">
-        <v>61285.98</v>
+        <v>3431.11</v>
       </c>
       <c r="I74">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="J74">
-        <v>1.092</v>
+        <v>0.438</v>
       </c>
       <c r="K74" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>157</v>
       </c>
       <c r="B75" s="1">
         <v>46094.0</v>
       </c>
       <c r="C75">
-        <v>6.53</v>
+        <v>1.162</v>
       </c>
       <c r="D75">
-        <v>0.4615</v>
+        <v>5.4446</v>
       </c>
       <c r="E75">
-        <v>12865</v>
+        <v>53542</v>
       </c>
       <c r="F75">
-        <v>6.53</v>
+        <v>1.176</v>
       </c>
       <c r="G75">
-        <v>6.41</v>
+        <v>1.092</v>
       </c>
       <c r="H75">
-        <v>83595.38</v>
+        <v>61285.98</v>
       </c>
       <c r="I75">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="J75">
-        <v>6.42</v>
+        <v>1.092</v>
       </c>
       <c r="K75" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>159</v>
       </c>
       <c r="B76" s="1">
         <v>46094.0</v>
       </c>
       <c r="C76">
-        <v>22.15</v>
+        <v>6.53</v>
       </c>
       <c r="D76">
-        <v>2.5463</v>
+        <v>0.4615</v>
       </c>
       <c r="E76">
-        <v>18244</v>
+        <v>12865</v>
       </c>
       <c r="F76">
-        <v>22.25</v>
+        <v>6.53</v>
       </c>
       <c r="G76">
-        <v>21.8</v>
+        <v>6.41</v>
       </c>
       <c r="H76">
-        <v>401688.75</v>
+        <v>83595.38</v>
       </c>
       <c r="I76">
-        <v>145</v>
+        <v>66</v>
       </c>
       <c r="J76">
-        <v>22.05</v>
+        <v>6.42</v>
       </c>
       <c r="K76" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>161</v>
       </c>
       <c r="B77" s="1">
         <v>46094.0</v>
       </c>
       <c r="C77">
-        <v>1.23</v>
+        <v>22.15</v>
       </c>
       <c r="D77">
-        <v>4.77</v>
+        <v>2.5463</v>
       </c>
       <c r="E77">
-        <v>1730756</v>
+        <v>18244</v>
       </c>
       <c r="F77">
-        <v>1.246</v>
+        <v>22.25</v>
       </c>
       <c r="G77">
-        <v>1.154</v>
+        <v>21.8</v>
       </c>
       <c r="H77">
-        <v>1839276.23</v>
+        <v>401688.75</v>
       </c>
       <c r="I77">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="J77">
-        <v>1.17</v>
+        <v>22.05</v>
       </c>
       <c r="K77" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>163</v>
       </c>
       <c r="B78" s="1">
         <v>46094.0</v>
       </c>
       <c r="C78">
-        <v>6.27</v>
+        <v>1.23</v>
       </c>
       <c r="D78">
-        <v>1.129</v>
+        <v>4.77</v>
       </c>
       <c r="E78">
-        <v>372152</v>
+        <v>1730756</v>
       </c>
       <c r="F78">
-        <v>6.3</v>
+        <v>1.246</v>
       </c>
       <c r="G78">
-        <v>6.14</v>
+        <v>1.154</v>
       </c>
       <c r="H78">
-        <v>2317170.5</v>
+        <v>1839276.23</v>
       </c>
       <c r="I78">
-        <v>1235</v>
+        <v>137</v>
       </c>
       <c r="J78">
-        <v>6.19</v>
+        <v>1.17</v>
       </c>
       <c r="K78" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>165</v>
       </c>
       <c r="B79" s="1">
         <v>46094.0</v>
       </c>
       <c r="C79">
-        <v>46.0</v>
+        <v>6.27</v>
       </c>
       <c r="D79">
-        <v>0.0</v>
+        <v>1.129</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>372152</v>
       </c>
       <c r="F79">
-        <v>0.0</v>
+        <v>6.3</v>
       </c>
       <c r="G79">
-        <v>0.0</v>
+        <v>6.14</v>
       </c>
       <c r="H79">
-        <v>0.0</v>
+        <v>2317170.5</v>
       </c>
       <c r="I79">
-        <v>0</v>
+        <v>1235</v>
       </c>
       <c r="J79">
-        <v>0.0</v>
+        <v>6.19</v>
       </c>
       <c r="K79" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>167</v>
       </c>
       <c r="B80" s="1">
         <v>46094.0</v>
       </c>
       <c r="C80">
-        <v>1.18</v>
+        <v>46.0</v>
       </c>
       <c r="D80">
-        <v>4.4248</v>
+        <v>0.0</v>
       </c>
       <c r="E80">
-        <v>746</v>
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>1.24</v>
+        <v>0.0</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="H80">
-        <v>876.77</v>
+        <v>0.0</v>
       </c>
       <c r="I80">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J80">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="K80" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>169</v>
       </c>
       <c r="B81" s="1">
         <v>46094.0</v>
       </c>
       <c r="C81">
-        <v>0.28</v>
+        <v>1.18</v>
       </c>
       <c r="D81">
-        <v>0.0</v>
+        <v>4.4248</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>746</v>
       </c>
       <c r="F81">
-        <v>0.0</v>
+        <v>1.24</v>
       </c>
       <c r="G81">
-        <v>0.0</v>
+        <v>1.15</v>
       </c>
       <c r="H81">
-        <v>0.0</v>
+        <v>876.77</v>
       </c>
       <c r="I81">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J81">
-        <v>0.0</v>
+        <v>1.15</v>
       </c>
       <c r="K81" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>171</v>
       </c>
       <c r="B82" s="1">
         <v>46094.0</v>
       </c>
       <c r="C82">
-        <v>0.183</v>
+        <v>0.28</v>
       </c>
       <c r="D82">
         <v>0.0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0.0</v>
       </c>
       <c r="G82">
         <v>0.0</v>
       </c>
       <c r="H82">
         <v>0.0</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>173</v>
       </c>
       <c r="B83" s="1">
         <v>46094.0</v>
       </c>
       <c r="C83">
-        <v>2.14</v>
+        <v>0.183</v>
       </c>
       <c r="D83">
-        <v>1.9048</v>
+        <v>0.0</v>
       </c>
       <c r="E83">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>2.14</v>
+        <v>0.0</v>
       </c>
       <c r="G83">
-        <v>2.14</v>
+        <v>0.0</v>
       </c>
       <c r="H83">
-        <v>21.4</v>
+        <v>0.0</v>
       </c>
       <c r="I83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J83">
-        <v>2.14</v>
+        <v>0.0</v>
       </c>
       <c r="K83" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>175</v>
       </c>
       <c r="B84" s="1">
         <v>46094.0</v>
       </c>
       <c r="C84">
-        <v>3.66</v>
+        <v>2.14</v>
       </c>
       <c r="D84">
-        <v>1.6667</v>
+        <v>1.9048</v>
       </c>
       <c r="E84">
-        <v>1219</v>
+        <v>10</v>
       </c>
       <c r="F84">
-        <v>3.66</v>
+        <v>2.14</v>
       </c>
       <c r="G84">
-        <v>3.6</v>
+        <v>2.14</v>
       </c>
       <c r="H84">
-        <v>4395.61</v>
+        <v>21.4</v>
       </c>
       <c r="I84">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J84">
-        <v>3.61</v>
+        <v>2.14</v>
       </c>
       <c r="K84" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>177</v>
       </c>
       <c r="B85" s="1">
         <v>46094.0</v>
       </c>
       <c r="C85">
-        <v>0.69</v>
+        <v>3.66</v>
       </c>
       <c r="D85">
-        <v>0.0</v>
+        <v>1.6667</v>
       </c>
       <c r="E85">
-        <v>1500</v>
+        <v>1219</v>
       </c>
       <c r="F85">
-        <v>0.695</v>
+        <v>3.66</v>
       </c>
       <c r="G85">
-        <v>0.685</v>
+        <v>3.6</v>
       </c>
       <c r="H85">
-        <v>1038.18</v>
+        <v>4395.61</v>
       </c>
       <c r="I85">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J85">
-        <v>0.685</v>
+        <v>3.61</v>
       </c>
       <c r="K85" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>179</v>
       </c>
       <c r="B86" s="1">
         <v>46094.0</v>
       </c>
       <c r="C86">
-        <v>8.7</v>
+        <v>0.69</v>
       </c>
       <c r="D86">
-        <v>-1.6949</v>
+        <v>0.0</v>
       </c>
       <c r="E86">
-        <v>170</v>
+        <v>1500</v>
       </c>
       <c r="F86">
-        <v>8.7</v>
+        <v>0.695</v>
       </c>
       <c r="G86">
-        <v>8.7</v>
+        <v>0.685</v>
       </c>
       <c r="H86">
-        <v>1479.0</v>
+        <v>1038.18</v>
       </c>
       <c r="I86">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J86">
-        <v>8.7</v>
+        <v>0.685</v>
       </c>
       <c r="K86" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>181</v>
       </c>
       <c r="B87" s="1">
         <v>46094.0</v>
       </c>
       <c r="C87">
-        <v>2.44</v>
+        <v>8.7</v>
       </c>
       <c r="D87">
-        <v>0.0</v>
+        <v>-1.6949</v>
       </c>
       <c r="E87">
-        <v>300</v>
+        <v>170</v>
       </c>
       <c r="F87">
-        <v>2.44</v>
+        <v>8.7</v>
       </c>
       <c r="G87">
-        <v>2.44</v>
+        <v>8.7</v>
       </c>
       <c r="H87">
-        <v>732.0</v>
+        <v>1479.0</v>
       </c>
       <c r="I87">
         <v>2</v>
       </c>
       <c r="J87">
-        <v>2.44</v>
+        <v>8.7</v>
       </c>
       <c r="K87" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>183</v>
       </c>
       <c r="B88" s="1">
         <v>46094.0</v>
       </c>
       <c r="C88">
-        <v>35.4</v>
+        <v>2.44</v>
       </c>
       <c r="D88">
         <v>0.0</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="F88">
-        <v>0.0</v>
+        <v>2.44</v>
       </c>
       <c r="G88">
-        <v>0.0</v>
+        <v>2.44</v>
       </c>
       <c r="H88">
-        <v>0.0</v>
+        <v>732.0</v>
       </c>
       <c r="I88">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J88">
-        <v>0.0</v>
+        <v>2.44</v>
       </c>
       <c r="K88" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>185</v>
       </c>
       <c r="B89" s="1">
         <v>46094.0</v>
       </c>
       <c r="C89">
-        <v>3.32</v>
+        <v>35.4</v>
       </c>
       <c r="D89">
-        <v>7.0968</v>
+        <v>0.0</v>
       </c>
       <c r="E89">
-        <v>9831</v>
+        <v>0</v>
       </c>
       <c r="F89">
-        <v>3.36</v>
+        <v>0.0</v>
       </c>
       <c r="G89">
-        <v>3.03</v>
+        <v>0.0</v>
       </c>
       <c r="H89">
-        <v>32151.18</v>
+        <v>0.0</v>
       </c>
       <c r="I89">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="J89">
-        <v>3.03</v>
+        <v>0.0</v>
       </c>
       <c r="K89" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>187</v>
       </c>
       <c r="B90" s="1">
         <v>46094.0</v>
       </c>
       <c r="C90">
-        <v>0.502</v>
+        <v>3.32</v>
       </c>
       <c r="D90">
-        <v>4.3659</v>
+        <v>7.0968</v>
       </c>
       <c r="E90">
-        <v>2060</v>
+        <v>9831</v>
       </c>
       <c r="F90">
-        <v>0.508</v>
+        <v>3.36</v>
       </c>
       <c r="G90">
-        <v>0.482</v>
+        <v>3.03</v>
       </c>
       <c r="H90">
-        <v>1018.13</v>
+        <v>32151.18</v>
       </c>
       <c r="I90">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="J90">
-        <v>0.49</v>
+        <v>3.03</v>
       </c>
       <c r="K90" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>189</v>
       </c>
       <c r="B91" s="1">
         <v>46094.0</v>
       </c>
       <c r="C91">
-        <v>37.6</v>
+        <v>0.502</v>
       </c>
       <c r="D91">
-        <v>0.2667</v>
+        <v>4.3659</v>
       </c>
       <c r="E91">
-        <v>162958</v>
+        <v>2060</v>
       </c>
       <c r="F91">
-        <v>37.66</v>
+        <v>0.508</v>
       </c>
       <c r="G91">
-        <v>36.72</v>
+        <v>0.482</v>
       </c>
       <c r="H91">
-        <v>6117464.86</v>
+        <v>1018.13</v>
       </c>
       <c r="I91">
-        <v>1786</v>
+        <v>30</v>
       </c>
       <c r="J91">
-        <v>36.72</v>
+        <v>0.49</v>
       </c>
       <c r="K91" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>191</v>
       </c>
       <c r="B92" s="1">
         <v>46094.0</v>
       </c>
       <c r="C92">
-        <v>5.88</v>
+        <v>37.6</v>
       </c>
       <c r="D92">
-        <v>-0.6757</v>
+        <v>0.2667</v>
       </c>
       <c r="E92">
-        <v>1720</v>
+        <v>162958</v>
       </c>
       <c r="F92">
-        <v>5.88</v>
+        <v>37.66</v>
       </c>
       <c r="G92">
-        <v>5.68</v>
+        <v>36.72</v>
       </c>
       <c r="H92">
-        <v>10014.32</v>
+        <v>6117464.86</v>
       </c>
       <c r="I92">
-        <v>21</v>
+        <v>1786</v>
       </c>
       <c r="J92">
-        <v>5.84</v>
+        <v>36.72</v>
       </c>
       <c r="K92" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>193</v>
       </c>
       <c r="B93" s="1">
         <v>46094.0</v>
       </c>
       <c r="C93">
-        <v>2.36</v>
+        <v>5.88</v>
       </c>
       <c r="D93">
-        <v>-0.8403</v>
+        <v>-0.6757</v>
       </c>
       <c r="E93">
-        <v>13092</v>
+        <v>1720</v>
       </c>
       <c r="F93">
-        <v>2.4</v>
+        <v>5.88</v>
       </c>
       <c r="G93">
-        <v>2.35</v>
+        <v>5.68</v>
       </c>
       <c r="H93">
-        <v>31077.62</v>
+        <v>10014.32</v>
       </c>
       <c r="I93">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="J93">
-        <v>2.39</v>
+        <v>5.84</v>
       </c>
       <c r="K93" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>195</v>
       </c>
       <c r="B94" s="1">
         <v>46094.0</v>
       </c>
       <c r="C94">
-        <v>0.61</v>
+        <v>2.36</v>
       </c>
       <c r="D94">
-        <v>0.0</v>
+        <v>-0.8403</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>13092</v>
       </c>
       <c r="F94">
-        <v>0.0</v>
+        <v>2.4</v>
       </c>
       <c r="G94">
-        <v>0.0</v>
+        <v>2.35</v>
       </c>
       <c r="H94">
-        <v>0.0</v>
+        <v>31077.62</v>
       </c>
       <c r="I94">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J94">
-        <v>0.0</v>
+        <v>2.39</v>
       </c>
       <c r="K94" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>197</v>
       </c>
       <c r="B95" s="1">
         <v>46094.0</v>
       </c>
       <c r="C95">
-        <v>23.38</v>
+        <v>0.61</v>
       </c>
       <c r="D95">
-        <v>0.2573</v>
+        <v>0.0</v>
       </c>
       <c r="E95">
-        <v>275117</v>
+        <v>0</v>
       </c>
       <c r="F95">
-        <v>23.56</v>
+        <v>0.0</v>
       </c>
       <c r="G95">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="H95">
-        <v>6424233.32</v>
+        <v>0.0</v>
       </c>
       <c r="I95">
-        <v>2484</v>
+        <v>0</v>
       </c>
       <c r="J95">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="K95" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>199</v>
       </c>
       <c r="B96" s="1">
         <v>46094.0</v>
       </c>
       <c r="C96">
-        <v>4.33</v>
+        <v>23.38</v>
       </c>
       <c r="D96">
-        <v>0.2315</v>
+        <v>0.2573</v>
       </c>
       <c r="E96">
-        <v>1100</v>
+        <v>275117</v>
       </c>
       <c r="F96">
-        <v>4.33</v>
+        <v>23.56</v>
       </c>
       <c r="G96">
-        <v>4.32</v>
+        <v>23.0</v>
       </c>
       <c r="H96">
-        <v>4762.0</v>
+        <v>6424233.32</v>
       </c>
       <c r="I96">
-        <v>8</v>
+        <v>2484</v>
       </c>
       <c r="J96">
-        <v>4.32</v>
+        <v>23.0</v>
       </c>
       <c r="K96" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>201</v>
       </c>
       <c r="B97" s="1">
         <v>46094.0</v>
       </c>
       <c r="C97">
-        <v>3.0</v>
+        <v>4.33</v>
       </c>
       <c r="D97">
-        <v>0.0</v>
+        <v>0.2315</v>
       </c>
       <c r="E97">
-        <v>16605</v>
+        <v>1100</v>
       </c>
       <c r="F97">
-        <v>3.02</v>
+        <v>4.33</v>
       </c>
       <c r="G97">
-        <v>3.0</v>
+        <v>4.32</v>
       </c>
       <c r="H97">
-        <v>49978.12</v>
+        <v>4762.0</v>
       </c>
       <c r="I97">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="J97">
-        <v>3.01</v>
+        <v>4.32</v>
       </c>
       <c r="K97" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>203</v>
       </c>
       <c r="B98" s="1">
         <v>46094.0</v>
       </c>
       <c r="C98">
-        <v>0.51</v>
+        <v>3.0</v>
       </c>
       <c r="D98">
         <v>0.0</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>16605</v>
       </c>
       <c r="F98">
-        <v>0.0</v>
+        <v>3.02</v>
       </c>
       <c r="G98">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="H98">
-        <v>0.0</v>
+        <v>49978.12</v>
       </c>
       <c r="I98">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="J98">
-        <v>0.0</v>
+        <v>3.01</v>
       </c>
       <c r="K98" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>205</v>
       </c>
       <c r="B99" s="1">
         <v>46094.0</v>
       </c>
       <c r="C99">
-        <v>3.56</v>
+        <v>0.51</v>
       </c>
       <c r="D99">
-        <v>-1.1111</v>
+        <v>0.0</v>
       </c>
       <c r="E99">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="F99">
-        <v>3.58</v>
+        <v>0.0</v>
       </c>
       <c r="G99">
-        <v>3.52</v>
+        <v>0.0</v>
       </c>
       <c r="H99">
-        <v>514.8</v>
+        <v>0.0</v>
       </c>
       <c r="I99">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J99">
-        <v>3.56</v>
+        <v>0.0</v>
       </c>
       <c r="K99" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>207</v>
       </c>
       <c r="B100" s="1">
         <v>46094.0</v>
       </c>
       <c r="C100">
-        <v>1.405</v>
+        <v>3.56</v>
       </c>
       <c r="D100">
-        <v>1.0791</v>
+        <v>-1.1111</v>
       </c>
       <c r="E100">
-        <v>14045</v>
+        <v>145</v>
       </c>
       <c r="F100">
-        <v>1.43</v>
+        <v>3.58</v>
       </c>
       <c r="G100">
-        <v>1.355</v>
+        <v>3.52</v>
       </c>
       <c r="H100">
-        <v>19518.86</v>
+        <v>514.8</v>
       </c>
       <c r="I100">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J100">
-        <v>1.425</v>
+        <v>3.56</v>
       </c>
       <c r="K100" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>209</v>
       </c>
       <c r="B101" s="1">
         <v>46094.0</v>
       </c>
       <c r="C101">
-        <v>0.21</v>
+        <v>1.405</v>
       </c>
       <c r="D101">
-        <v>0.0</v>
+        <v>1.0791</v>
       </c>
       <c r="E101">
-        <v>13200</v>
+        <v>14045</v>
       </c>
       <c r="F101">
-        <v>0.212</v>
+        <v>1.43</v>
       </c>
       <c r="G101">
-        <v>0.209</v>
+        <v>1.355</v>
       </c>
       <c r="H101">
-        <v>2777.6</v>
+        <v>19518.86</v>
       </c>
       <c r="I101">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="J101">
-        <v>0.209</v>
+        <v>1.425</v>
       </c>
       <c r="K101" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>211</v>
       </c>
       <c r="B102" s="1">
         <v>46094.0</v>
       </c>
       <c r="C102">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="D102">
         <v>0.0</v>
       </c>
       <c r="E102">
-        <v>72</v>
+        <v>13200</v>
       </c>
       <c r="F102">
-        <v>0.6</v>
+        <v>0.212</v>
       </c>
       <c r="G102">
-        <v>0.6</v>
+        <v>0.209</v>
       </c>
       <c r="H102">
-        <v>43.2</v>
+        <v>2777.6</v>
       </c>
       <c r="I102">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J102">
-        <v>0.6</v>
+        <v>0.209</v>
       </c>
       <c r="K102" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>213</v>
       </c>
       <c r="B103" s="1">
         <v>46094.0</v>
       </c>
       <c r="C103">
-        <v>36.1</v>
+        <v>0.55</v>
       </c>
       <c r="D103">
         <v>0.0</v>
       </c>
       <c r="E103">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="F103">
-        <v>36.1</v>
+        <v>0.6</v>
       </c>
       <c r="G103">
-        <v>36.1</v>
+        <v>0.6</v>
       </c>
       <c r="H103">
-        <v>3285.1</v>
+        <v>43.2</v>
       </c>
       <c r="I103">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J103">
-        <v>36.1</v>
+        <v>0.6</v>
       </c>
       <c r="K103" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>215</v>
       </c>
       <c r="B104" s="1">
         <v>46094.0</v>
       </c>
       <c r="C104">
-        <v>37.8</v>
+        <v>36.1</v>
       </c>
       <c r="D104">
-        <v>3.7037</v>
+        <v>0.0</v>
       </c>
       <c r="E104">
-        <v>2102</v>
+        <v>91</v>
       </c>
       <c r="F104">
-        <v>37.8</v>
+        <v>36.1</v>
       </c>
       <c r="G104">
-        <v>36.4</v>
+        <v>36.1</v>
       </c>
       <c r="H104">
-        <v>78433.9</v>
+        <v>3285.1</v>
       </c>
       <c r="I104">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="J104">
-        <v>36.5</v>
+        <v>36.1</v>
       </c>
       <c r="K104" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>217</v>
       </c>
       <c r="B105" s="1">
         <v>46094.0</v>
       </c>
       <c r="C105">
-        <v>2.28</v>
+        <v>37.8</v>
       </c>
       <c r="D105">
-        <v>1.7857</v>
+        <v>3.7037</v>
       </c>
       <c r="E105">
-        <v>3782</v>
+        <v>2102</v>
       </c>
       <c r="F105">
-        <v>2.29</v>
+        <v>37.8</v>
       </c>
       <c r="G105">
-        <v>2.24</v>
+        <v>36.4</v>
       </c>
       <c r="H105">
-        <v>8626.63</v>
+        <v>78433.9</v>
       </c>
       <c r="I105">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="J105">
-        <v>2.24</v>
+        <v>36.5</v>
       </c>
       <c r="K105" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>219</v>
       </c>
       <c r="B106" s="1">
         <v>46094.0</v>
       </c>
       <c r="C106">
-        <v>14.8</v>
+        <v>2.28</v>
       </c>
       <c r="D106">
-        <v>0.4752</v>
+        <v>1.7857</v>
       </c>
       <c r="E106">
-        <v>278478</v>
+        <v>3782</v>
       </c>
       <c r="F106">
-        <v>14.88</v>
+        <v>2.29</v>
       </c>
       <c r="G106">
-        <v>14.51</v>
+        <v>2.24</v>
       </c>
       <c r="H106">
-        <v>4094295.5</v>
+        <v>8626.63</v>
       </c>
       <c r="I106">
-        <v>2304</v>
+        <v>17</v>
       </c>
       <c r="J106">
-        <v>14.56</v>
+        <v>2.24</v>
       </c>
       <c r="K106" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>221</v>
       </c>
       <c r="B107" s="1">
         <v>46094.0</v>
       </c>
       <c r="C107">
         <v>0.816</v>
       </c>
       <c r="D107">
         <v>0.9901</v>
       </c>
       <c r="E107">
         <v>16060</v>
       </c>
       <c r="F107">
         <v>0.834</v>
       </c>
       <c r="G107">