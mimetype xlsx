--- v3 (2026-03-09)
+++ v4 (2026-04-02)
@@ -314,54 +314,54 @@
   <si>
     <t>BALLY'S INTRALOT S.A.</t>
   </si>
   <si>
     <t>GRS343313003</t>
   </si>
   <si>
     <t>EYDAP</t>
   </si>
   <si>
     <t>ATHENS WATER SUPPLY &amp; SEWAGE Co.</t>
   </si>
   <si>
     <t>GRS359353000</t>
   </si>
   <si>
     <t>EXAE</t>
   </si>
   <si>
     <t>HELLENIC EXCHANGES - ATHENS STOCK EXCHANGE S.A.</t>
   </si>
   <si>
     <t>GRS395363005</t>
   </si>
   <si>
-    <t>OPAP</t>
-[...2 lines deleted...]
-    <t>OPAP Holding Societe Anonyme</t>
+    <t>ALWN</t>
+  </si>
+  <si>
+    <t>Allwyn AG</t>
   </si>
   <si>
     <t>GRS419003009</t>
   </si>
   <si>
     <t>MOH</t>
   </si>
   <si>
     <t>MOTOR OIL (HELLAS) CORINTH REFINERIES SA</t>
   </si>
   <si>
     <t>GRS426003000</t>
   </si>
   <si>
     <t>AKTR</t>
   </si>
   <si>
     <t>AKTOR S.A. HOLD. CO. TECHNICAL AND ENERGY PROJECTS</t>
   </si>
   <si>
     <t>GRS432003028</t>
   </si>
   <si>
     <t>PPC</t>
   </si>