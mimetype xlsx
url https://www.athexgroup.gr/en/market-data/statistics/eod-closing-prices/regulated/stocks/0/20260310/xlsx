--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -107,50 +107,56 @@
   <si>
     <t>AKRIT</t>
   </si>
   <si>
     <t>GRS373173004</t>
   </si>
   <si>
     <t>AKTR</t>
   </si>
   <si>
     <t>GRS432003028</t>
   </si>
   <si>
     <t>ALMY</t>
   </si>
   <si>
     <t>GRS289103004</t>
   </si>
   <si>
     <t>ALPHA</t>
   </si>
   <si>
     <t>GRS830003000</t>
   </si>
   <si>
+    <t>ALWN</t>
+  </si>
+  <si>
+    <t>GRS419003009</t>
+  </si>
+  <si>
     <t>ANDRO</t>
   </si>
   <si>
     <t>GRS433003019</t>
   </si>
   <si>
     <t>ASCO</t>
   </si>
   <si>
     <t>GRS404003006</t>
   </si>
   <si>
     <t>ASTAK</t>
   </si>
   <si>
     <t>GRS331043000</t>
   </si>
   <si>
     <t>ATEK</t>
   </si>
   <si>
     <t>GRS340263003</t>
   </si>
   <si>
     <t>ATRUST</t>
@@ -639,56 +645,50 @@
     <t>GRS265003004</t>
   </si>
   <si>
     <t>NOVAL</t>
   </si>
   <si>
     <t>GRS824003008</t>
   </si>
   <si>
     <t>OLTH</t>
   </si>
   <si>
     <t>GRS427003009</t>
   </si>
   <si>
     <t>OLYMP</t>
   </si>
   <si>
     <t>GRS403003007</t>
   </si>
   <si>
     <t>ONYX</t>
   </si>
   <si>
     <t>GRS530003003</t>
-  </si>
-[...4 lines deleted...]
-    <t>GRS419003009</t>
   </si>
   <si>
     <t>OPTIMA</t>
   </si>
   <si>
     <t>GRS533003000</t>
   </si>
   <si>
     <t>ORILINA</t>
   </si>
   <si>
     <t>GRS535003008</t>
   </si>
   <si>
     <t>OTOEL</t>
   </si>
   <si>
     <t>GRS337003008</t>
   </si>
   <si>
     <t>PAIR</t>
   </si>
   <si>
     <t>GRS275073005</t>
   </si>
@@ -1615,3187 +1615,3187 @@
       </c>
       <c r="G11">
         <v>3.495</v>
       </c>
       <c r="H11">
         <v>41076459.09</v>
       </c>
       <c r="I11">
         <v>9039</v>
       </c>
       <c r="J11">
         <v>3.55</v>
       </c>
       <c r="K11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="1">
         <v>46091.0</v>
       </c>
       <c r="C12">
-        <v>8.26</v>
+        <v>14.92</v>
       </c>
       <c r="D12">
-        <v>0.978</v>
+        <v>0.8108</v>
       </c>
       <c r="E12">
-        <v>7453</v>
+        <v>416949</v>
       </c>
       <c r="F12">
-        <v>8.3</v>
+        <v>15.14</v>
       </c>
       <c r="G12">
-        <v>8.22</v>
+        <v>14.73</v>
       </c>
       <c r="H12">
-        <v>61554.96</v>
+        <v>6231201.58</v>
       </c>
       <c r="I12">
-        <v>42</v>
+        <v>2190</v>
       </c>
       <c r="J12">
-        <v>8.26</v>
+        <v>15.06</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="1">
         <v>46091.0</v>
       </c>
       <c r="C13">
-        <v>3.88</v>
+        <v>8.26</v>
       </c>
       <c r="D13">
-        <v>3.1915</v>
+        <v>0.978</v>
       </c>
       <c r="E13">
-        <v>21077</v>
+        <v>7453</v>
       </c>
       <c r="F13">
-        <v>3.92</v>
+        <v>8.3</v>
       </c>
       <c r="G13">
-        <v>3.81</v>
+        <v>8.22</v>
       </c>
       <c r="H13">
-        <v>81119.99</v>
+        <v>61554.96</v>
       </c>
       <c r="I13">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J13">
-        <v>3.9</v>
+        <v>8.26</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="1">
         <v>46091.0</v>
       </c>
       <c r="C14">
-        <v>7.12</v>
+        <v>3.88</v>
       </c>
       <c r="D14">
-        <v>0.8499</v>
+        <v>3.1915</v>
       </c>
       <c r="E14">
-        <v>3024</v>
+        <v>21077</v>
       </c>
       <c r="F14">
-        <v>7.14</v>
+        <v>3.92</v>
       </c>
       <c r="G14">
-        <v>7.0</v>
+        <v>3.81</v>
       </c>
       <c r="H14">
-        <v>21483.22</v>
+        <v>81119.99</v>
       </c>
       <c r="I14">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="J14">
-        <v>7.0</v>
+        <v>3.9</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1">
         <v>46091.0</v>
       </c>
       <c r="C15">
-        <v>1.28</v>
+        <v>7.12</v>
       </c>
       <c r="D15">
-        <v>0.0</v>
+        <v>0.8499</v>
       </c>
       <c r="E15">
-        <v>85</v>
+        <v>3024</v>
       </c>
       <c r="F15">
-        <v>1.28</v>
+        <v>7.14</v>
       </c>
       <c r="G15">
-        <v>1.28</v>
+        <v>7.0</v>
       </c>
       <c r="H15">
-        <v>108.8</v>
+        <v>21483.22</v>
       </c>
       <c r="I15">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="J15">
-        <v>1.28</v>
+        <v>7.0</v>
       </c>
       <c r="K15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="1">
         <v>46091.0</v>
       </c>
       <c r="C16">
-        <v>15.05</v>
+        <v>1.28</v>
       </c>
       <c r="D16">
-        <v>0.6689</v>
+        <v>0.0</v>
       </c>
       <c r="E16">
-        <v>633</v>
+        <v>85</v>
       </c>
       <c r="F16">
-        <v>15.05</v>
+        <v>1.28</v>
       </c>
       <c r="G16">
-        <v>15.05</v>
+        <v>1.28</v>
       </c>
       <c r="H16">
-        <v>9526.65</v>
+        <v>108.8</v>
       </c>
       <c r="I16">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J16">
-        <v>15.05</v>
+        <v>1.28</v>
       </c>
       <c r="K16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="1">
         <v>46091.0</v>
       </c>
       <c r="C17">
-        <v>1.57</v>
+        <v>15.05</v>
       </c>
       <c r="D17">
-        <v>2.2801</v>
+        <v>0.6689</v>
       </c>
       <c r="E17">
-        <v>15908</v>
+        <v>633</v>
       </c>
       <c r="F17">
-        <v>1.59</v>
+        <v>15.05</v>
       </c>
       <c r="G17">
-        <v>1.535</v>
+        <v>15.05</v>
       </c>
       <c r="H17">
-        <v>24840.13</v>
+        <v>9526.65</v>
       </c>
       <c r="I17">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="J17">
-        <v>1.535</v>
+        <v>15.05</v>
       </c>
       <c r="K17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="1">
         <v>46091.0</v>
       </c>
       <c r="C18">
-        <v>3.08</v>
+        <v>1.57</v>
       </c>
       <c r="D18">
-        <v>4.2301</v>
+        <v>2.2801</v>
       </c>
       <c r="E18">
-        <v>282476</v>
+        <v>15908</v>
       </c>
       <c r="F18">
-        <v>3.11</v>
+        <v>1.59</v>
       </c>
       <c r="G18">
-        <v>3.03</v>
+        <v>1.535</v>
       </c>
       <c r="H18">
-        <v>867611.19</v>
+        <v>24840.13</v>
       </c>
       <c r="I18">
-        <v>589</v>
+        <v>47</v>
       </c>
       <c r="J18">
-        <v>3.07</v>
+        <v>1.535</v>
       </c>
       <c r="K18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="1">
         <v>46091.0</v>
       </c>
       <c r="C19">
-        <v>0.448</v>
+        <v>3.08</v>
       </c>
       <c r="D19">
-        <v>3.9443</v>
+        <v>4.2301</v>
       </c>
       <c r="E19">
-        <v>10816</v>
+        <v>282476</v>
       </c>
       <c r="F19">
-        <v>0.448</v>
+        <v>3.11</v>
       </c>
       <c r="G19">
-        <v>0.433</v>
+        <v>3.03</v>
       </c>
       <c r="H19">
-        <v>4740.39</v>
+        <v>867611.19</v>
       </c>
       <c r="I19">
-        <v>23</v>
+        <v>589</v>
       </c>
       <c r="J19">
-        <v>0.435</v>
+        <v>3.07</v>
       </c>
       <c r="K19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="1">
         <v>46091.0</v>
       </c>
       <c r="C20">
-        <v>23.62</v>
+        <v>0.448</v>
       </c>
       <c r="D20">
-        <v>1.8103</v>
+        <v>3.9443</v>
       </c>
       <c r="E20">
-        <v>605518</v>
+        <v>10816</v>
       </c>
       <c r="F20">
-        <v>24.02</v>
+        <v>0.448</v>
       </c>
       <c r="G20">
-        <v>23.28</v>
+        <v>0.433</v>
       </c>
       <c r="H20">
-        <v>14275519.04</v>
+        <v>4740.39</v>
       </c>
       <c r="I20">
-        <v>2613</v>
+        <v>23</v>
       </c>
       <c r="J20">
-        <v>23.98</v>
+        <v>0.435</v>
       </c>
       <c r="K20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>46091.0</v>
       </c>
       <c r="C21">
-        <v>1.555</v>
+        <v>23.62</v>
       </c>
       <c r="D21">
-        <v>0.974</v>
+        <v>1.8103</v>
       </c>
       <c r="E21">
-        <v>34087</v>
+        <v>605518</v>
       </c>
       <c r="F21">
-        <v>1.595</v>
+        <v>24.02</v>
       </c>
       <c r="G21">
-        <v>1.525</v>
+        <v>23.28</v>
       </c>
       <c r="H21">
-        <v>53241.44</v>
+        <v>14275519.04</v>
       </c>
       <c r="I21">
-        <v>93</v>
+        <v>2613</v>
       </c>
       <c r="J21">
-        <v>1.545</v>
+        <v>23.98</v>
       </c>
       <c r="K21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="1">
         <v>46091.0</v>
       </c>
       <c r="C22">
-        <v>2.65</v>
+        <v>1.555</v>
       </c>
       <c r="D22">
-        <v>14.7186</v>
+        <v>0.974</v>
       </c>
       <c r="E22">
-        <v>100498</v>
+        <v>34087</v>
       </c>
       <c r="F22">
-        <v>2.7</v>
+        <v>1.595</v>
       </c>
       <c r="G22">
-        <v>2.38</v>
+        <v>1.525</v>
       </c>
       <c r="H22">
-        <v>260109.11</v>
+        <v>53241.44</v>
       </c>
       <c r="I22">
-        <v>295</v>
+        <v>93</v>
       </c>
       <c r="J22">
-        <v>2.38</v>
+        <v>1.545</v>
       </c>
       <c r="K22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="1">
         <v>46091.0</v>
       </c>
       <c r="C23">
-        <v>0.206</v>
+        <v>2.65</v>
       </c>
       <c r="D23">
-        <v>0.0</v>
+        <v>14.7186</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>100498</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>2.7</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>2.38</v>
       </c>
       <c r="H23">
-        <v>0.0</v>
+        <v>260109.11</v>
       </c>
       <c r="I23">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="J23">
-        <v>0.0</v>
+        <v>2.38</v>
       </c>
       <c r="K23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="1">
         <v>46091.0</v>
       </c>
       <c r="C24">
-        <v>4.32</v>
+        <v>0.206</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
-        <v>1085</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>4.32</v>
+        <v>0.0</v>
       </c>
       <c r="G24">
-        <v>4.32</v>
+        <v>0.0</v>
       </c>
       <c r="H24">
-        <v>4687.2</v>
+        <v>0.0</v>
       </c>
       <c r="I24">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J24">
-        <v>4.32</v>
+        <v>0.0</v>
       </c>
       <c r="K24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="1">
         <v>46091.0</v>
       </c>
       <c r="C25">
-        <v>8.82</v>
+        <v>4.32</v>
       </c>
       <c r="D25">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
-        <v>997511</v>
+        <v>1085</v>
       </c>
       <c r="F25">
-        <v>9.0</v>
+        <v>4.32</v>
       </c>
       <c r="G25">
-        <v>8.68</v>
+        <v>4.32</v>
       </c>
       <c r="H25">
-        <v>8834238.88</v>
+        <v>4687.2</v>
       </c>
       <c r="I25">
-        <v>2087</v>
+        <v>10</v>
       </c>
       <c r="J25">
-        <v>8.68</v>
+        <v>4.32</v>
       </c>
       <c r="K25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="1">
         <v>46091.0</v>
       </c>
       <c r="C26">
-        <v>3.0</v>
+        <v>8.82</v>
       </c>
       <c r="D26">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E26">
-        <v>10896</v>
+        <v>997511</v>
       </c>
       <c r="F26">
-        <v>3.03</v>
+        <v>9.0</v>
       </c>
       <c r="G26">
-        <v>2.98</v>
+        <v>8.68</v>
       </c>
       <c r="H26">
-        <v>32830.84</v>
+        <v>8834238.88</v>
       </c>
       <c r="I26">
-        <v>19</v>
+        <v>2087</v>
       </c>
       <c r="J26">
-        <v>2.98</v>
+        <v>8.68</v>
       </c>
       <c r="K26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="1">
         <v>46091.0</v>
       </c>
       <c r="C27">
-        <v>0.9</v>
+        <v>3.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27">
-        <v>2736209</v>
+        <v>10896</v>
       </c>
       <c r="F27">
-        <v>0.936</v>
+        <v>3.03</v>
       </c>
       <c r="G27">
-        <v>0.897</v>
+        <v>2.98</v>
       </c>
       <c r="H27">
-        <v>2491557.46</v>
+        <v>32830.84</v>
       </c>
       <c r="I27">
-        <v>1018</v>
+        <v>19</v>
       </c>
       <c r="J27">
-        <v>0.92</v>
+        <v>2.98</v>
       </c>
       <c r="K27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="1">
         <v>46091.0</v>
       </c>
       <c r="C28">
-        <v>19.3</v>
+        <v>0.9</v>
       </c>
       <c r="D28">
-        <v>7.3415</v>
+        <v>0.0</v>
       </c>
       <c r="E28">
-        <v>268460</v>
+        <v>2736209</v>
       </c>
       <c r="F28">
-        <v>19.4</v>
+        <v>0.936</v>
       </c>
       <c r="G28">
-        <v>18.84</v>
+        <v>0.897</v>
       </c>
       <c r="H28">
-        <v>5130999.98</v>
+        <v>2491557.46</v>
       </c>
       <c r="I28">
-        <v>1401</v>
+        <v>1018</v>
       </c>
       <c r="J28">
-        <v>18.84</v>
+        <v>0.92</v>
       </c>
       <c r="K28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="1">
         <v>46091.0</v>
       </c>
       <c r="C29">
-        <v>0.316</v>
+        <v>19.3</v>
       </c>
       <c r="D29">
-        <v>2.2654</v>
+        <v>7.3415</v>
       </c>
       <c r="E29">
-        <v>53948</v>
+        <v>268460</v>
       </c>
       <c r="F29">
-        <v>0.317</v>
+        <v>19.4</v>
       </c>
       <c r="G29">
-        <v>0.309</v>
+        <v>18.84</v>
       </c>
       <c r="H29">
-        <v>16883.78</v>
+        <v>5130999.98</v>
       </c>
       <c r="I29">
-        <v>36</v>
+        <v>1401</v>
       </c>
       <c r="J29">
-        <v>0.31</v>
+        <v>18.84</v>
       </c>
       <c r="K29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="1">
         <v>46091.0</v>
       </c>
       <c r="C30">
-        <v>6.6</v>
+        <v>0.316</v>
       </c>
       <c r="D30">
-        <v>1.5385</v>
+        <v>2.2654</v>
       </c>
       <c r="E30">
-        <v>200</v>
+        <v>53948</v>
       </c>
       <c r="F30">
-        <v>6.65</v>
+        <v>0.317</v>
       </c>
       <c r="G30">
-        <v>6.55</v>
+        <v>0.309</v>
       </c>
       <c r="H30">
-        <v>1317.0</v>
+        <v>16883.78</v>
       </c>
       <c r="I30">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J30">
-        <v>6.55</v>
+        <v>0.31</v>
       </c>
       <c r="K30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="1">
         <v>46091.0</v>
       </c>
       <c r="C31">
-        <v>0.54</v>
+        <v>6.6</v>
       </c>
       <c r="D31">
-        <v>1.8868</v>
+        <v>1.5385</v>
       </c>
       <c r="E31">
-        <v>2961</v>
+        <v>200</v>
       </c>
       <c r="F31">
-        <v>0.54</v>
+        <v>6.65</v>
       </c>
       <c r="G31">
-        <v>0.524</v>
+        <v>6.55</v>
       </c>
       <c r="H31">
-        <v>1568.26</v>
+        <v>1317.0</v>
       </c>
       <c r="I31">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J31">
-        <v>0.532</v>
+        <v>6.55</v>
       </c>
       <c r="K31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="1">
         <v>46091.0</v>
       </c>
       <c r="C32">
-        <v>1.28</v>
+        <v>0.54</v>
       </c>
       <c r="D32">
-        <v>3.8961</v>
+        <v>1.8868</v>
       </c>
       <c r="E32">
-        <v>660952</v>
+        <v>2961</v>
       </c>
       <c r="F32">
-        <v>1.316</v>
+        <v>0.54</v>
       </c>
       <c r="G32">
-        <v>1.268</v>
+        <v>0.524</v>
       </c>
       <c r="H32">
-        <v>853438.58</v>
+        <v>1568.26</v>
       </c>
       <c r="I32">
-        <v>661</v>
+        <v>10</v>
       </c>
       <c r="J32">
-        <v>1.316</v>
+        <v>0.532</v>
       </c>
       <c r="K32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="1">
         <v>46091.0</v>
       </c>
       <c r="C33">
-        <v>5.0</v>
+        <v>1.28</v>
       </c>
       <c r="D33">
-        <v>-2.9126</v>
+        <v>3.8961</v>
       </c>
       <c r="E33">
-        <v>1801</v>
+        <v>660952</v>
       </c>
       <c r="F33">
-        <v>5.2</v>
+        <v>1.316</v>
       </c>
       <c r="G33">
-        <v>5.0</v>
+        <v>1.268</v>
       </c>
       <c r="H33">
-        <v>9085.05</v>
+        <v>853438.58</v>
       </c>
       <c r="I33">
-        <v>13</v>
+        <v>661</v>
       </c>
       <c r="J33">
-        <v>5.2</v>
+        <v>1.316</v>
       </c>
       <c r="K33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="1">
         <v>46091.0</v>
       </c>
       <c r="C34">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="D34">
-        <v>2.3622</v>
+        <v>-2.9126</v>
       </c>
       <c r="E34">
-        <v>34452</v>
+        <v>1801</v>
       </c>
       <c r="F34">
-        <v>13.0</v>
+        <v>5.2</v>
       </c>
       <c r="G34">
-        <v>12.4</v>
+        <v>5.0</v>
       </c>
       <c r="H34">
-        <v>439292.15</v>
+        <v>9085.05</v>
       </c>
       <c r="I34">
-        <v>164</v>
+        <v>13</v>
       </c>
       <c r="J34">
-        <v>12.75</v>
+        <v>5.2</v>
       </c>
       <c r="K34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="1">
         <v>46091.0</v>
       </c>
       <c r="C35">
-        <v>2.03</v>
+        <v>13.0</v>
       </c>
       <c r="D35">
-        <v>1.5</v>
+        <v>2.3622</v>
       </c>
       <c r="E35">
-        <v>9361</v>
+        <v>34452</v>
       </c>
       <c r="F35">
-        <v>2.09</v>
+        <v>13.0</v>
       </c>
       <c r="G35">
-        <v>2.01</v>
+        <v>12.4</v>
       </c>
       <c r="H35">
-        <v>19199.84</v>
+        <v>439292.15</v>
       </c>
       <c r="I35">
-        <v>38</v>
+        <v>164</v>
       </c>
       <c r="J35">
-        <v>2.06</v>
+        <v>12.75</v>
       </c>
       <c r="K35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="1">
         <v>46091.0</v>
       </c>
       <c r="C36">
-        <v>0.328</v>
+        <v>2.03</v>
       </c>
       <c r="D36">
-        <v>4.127</v>
+        <v>1.5</v>
       </c>
       <c r="E36">
-        <v>24807</v>
+        <v>9361</v>
       </c>
       <c r="F36">
-        <v>0.332</v>
+        <v>2.09</v>
       </c>
       <c r="G36">
-        <v>0.319</v>
+        <v>2.01</v>
       </c>
       <c r="H36">
-        <v>8057.14</v>
+        <v>19199.84</v>
       </c>
       <c r="I36">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J36">
-        <v>0.321</v>
+        <v>2.06</v>
       </c>
       <c r="K36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="1">
         <v>46091.0</v>
       </c>
       <c r="C37">
-        <v>0.25</v>
+        <v>0.328</v>
       </c>
       <c r="D37">
-        <v>0.0</v>
+        <v>4.127</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>24807</v>
       </c>
       <c r="F37">
-        <v>0.0</v>
+        <v>0.332</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>0.319</v>
       </c>
       <c r="H37">
-        <v>0.0</v>
+        <v>8057.14</v>
       </c>
       <c r="I37">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J37">
-        <v>0.0</v>
+        <v>0.321</v>
       </c>
       <c r="K37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="1">
         <v>46091.0</v>
       </c>
       <c r="C38">
-        <v>52.95</v>
+        <v>0.25</v>
       </c>
       <c r="D38">
-        <v>2.0231</v>
+        <v>0.0</v>
       </c>
       <c r="E38">
-        <v>23910</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>52.95</v>
+        <v>0.0</v>
       </c>
       <c r="G38">
-        <v>52.15</v>
+        <v>0.0</v>
       </c>
       <c r="H38">
-        <v>1253897.9</v>
+        <v>0.0</v>
       </c>
       <c r="I38">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="J38">
-        <v>52.4</v>
+        <v>0.0</v>
       </c>
       <c r="K38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="1">
         <v>46091.0</v>
       </c>
       <c r="C39">
-        <v>1.56</v>
+        <v>52.95</v>
       </c>
       <c r="D39">
-        <v>6.8493</v>
+        <v>2.0231</v>
       </c>
       <c r="E39">
-        <v>67617</v>
+        <v>23910</v>
       </c>
       <c r="F39">
-        <v>1.578</v>
+        <v>52.95</v>
       </c>
       <c r="G39">
-        <v>1.492</v>
+        <v>52.15</v>
       </c>
       <c r="H39">
-        <v>103296.78</v>
+        <v>1253897.9</v>
       </c>
       <c r="I39">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="J39">
-        <v>1.51</v>
+        <v>52.4</v>
       </c>
       <c r="K39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>87</v>
       </c>
       <c r="B40" s="1">
         <v>46091.0</v>
       </c>
       <c r="C40">
-        <v>3.79</v>
+        <v>1.56</v>
       </c>
       <c r="D40">
-        <v>3.5519</v>
+        <v>6.8493</v>
       </c>
       <c r="E40">
-        <v>132432</v>
+        <v>67617</v>
       </c>
       <c r="F40">
-        <v>3.85</v>
+        <v>1.578</v>
       </c>
       <c r="G40">
-        <v>3.73</v>
+        <v>1.492</v>
       </c>
       <c r="H40">
-        <v>500716.42</v>
+        <v>103296.78</v>
       </c>
       <c r="I40">
-        <v>360</v>
+        <v>164</v>
       </c>
       <c r="J40">
-        <v>3.75</v>
+        <v>1.51</v>
       </c>
       <c r="K40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="1">
         <v>46091.0</v>
       </c>
       <c r="C41">
-        <v>5.2</v>
+        <v>3.79</v>
       </c>
       <c r="D41">
-        <v>4.0</v>
+        <v>3.5519</v>
       </c>
       <c r="E41">
-        <v>19</v>
+        <v>132432</v>
       </c>
       <c r="F41">
-        <v>5.2</v>
+        <v>3.85</v>
       </c>
       <c r="G41">
-        <v>5.2</v>
+        <v>3.73</v>
       </c>
       <c r="H41">
-        <v>98.8</v>
+        <v>500716.42</v>
       </c>
       <c r="I41">
-        <v>2</v>
+        <v>360</v>
       </c>
       <c r="J41">
-        <v>5.2</v>
+        <v>3.75</v>
       </c>
       <c r="K41" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="1">
         <v>46091.0</v>
       </c>
       <c r="C42">
-        <v>3.895</v>
+        <v>5.2</v>
       </c>
       <c r="D42">
-        <v>3.0423</v>
+        <v>4.0</v>
       </c>
       <c r="E42">
-        <v>313800</v>
+        <v>19</v>
       </c>
       <c r="F42">
-        <v>4.04</v>
+        <v>5.2</v>
       </c>
       <c r="G42">
-        <v>3.82</v>
+        <v>5.2</v>
       </c>
       <c r="H42">
-        <v>1232932.45</v>
+        <v>98.8</v>
       </c>
       <c r="I42">
-        <v>1366</v>
+        <v>2</v>
       </c>
       <c r="J42">
-        <v>3.96</v>
+        <v>5.2</v>
       </c>
       <c r="K42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="1">
         <v>46091.0</v>
       </c>
       <c r="C43">
-        <v>2.27</v>
+        <v>3.895</v>
       </c>
       <c r="D43">
-        <v>-0.4386</v>
+        <v>3.0423</v>
       </c>
       <c r="E43">
-        <v>4950</v>
+        <v>313800</v>
       </c>
       <c r="F43">
-        <v>2.31</v>
+        <v>4.04</v>
       </c>
       <c r="G43">
-        <v>2.2</v>
+        <v>3.82</v>
       </c>
       <c r="H43">
-        <v>11141.58</v>
+        <v>1232932.45</v>
       </c>
       <c r="I43">
-        <v>36</v>
+        <v>1366</v>
       </c>
       <c r="J43">
-        <v>2.31</v>
+        <v>3.96</v>
       </c>
       <c r="K43" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>95</v>
       </c>
       <c r="B44" s="1">
         <v>46091.0</v>
       </c>
       <c r="C44">
-        <v>1.28</v>
+        <v>2.27</v>
       </c>
       <c r="D44">
-        <v>5.4366</v>
+        <v>-0.4386</v>
       </c>
       <c r="E44">
-        <v>231804</v>
+        <v>4950</v>
       </c>
       <c r="F44">
-        <v>1.298</v>
+        <v>2.31</v>
       </c>
       <c r="G44">
-        <v>1.25</v>
+        <v>2.2</v>
       </c>
       <c r="H44">
-        <v>295018.11</v>
+        <v>11141.58</v>
       </c>
       <c r="I44">
-        <v>452</v>
+        <v>36</v>
       </c>
       <c r="J44">
-        <v>1.25</v>
+        <v>2.31</v>
       </c>
       <c r="K44" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="1">
         <v>46091.0</v>
       </c>
       <c r="C45">
-        <v>9.09</v>
+        <v>1.28</v>
       </c>
       <c r="D45">
-        <v>0.3311</v>
+        <v>5.4366</v>
       </c>
       <c r="E45">
-        <v>319586</v>
+        <v>231804</v>
       </c>
       <c r="F45">
-        <v>9.18</v>
+        <v>1.298</v>
       </c>
       <c r="G45">
-        <v>8.91</v>
+        <v>1.25</v>
       </c>
       <c r="H45">
-        <v>2886496.93</v>
+        <v>295018.11</v>
       </c>
       <c r="I45">
-        <v>1569</v>
+        <v>452</v>
       </c>
       <c r="J45">
-        <v>9.06</v>
+        <v>1.25</v>
       </c>
       <c r="K45" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>99</v>
       </c>
       <c r="B46" s="1">
         <v>46091.0</v>
       </c>
       <c r="C46">
-        <v>2.15</v>
+        <v>9.09</v>
       </c>
       <c r="D46">
-        <v>1.8957</v>
+        <v>0.3311</v>
       </c>
       <c r="E46">
-        <v>4439</v>
+        <v>319586</v>
       </c>
       <c r="F46">
-        <v>2.18</v>
+        <v>9.18</v>
       </c>
       <c r="G46">
-        <v>2.12</v>
+        <v>8.91</v>
       </c>
       <c r="H46">
-        <v>9493.33</v>
+        <v>2886496.93</v>
       </c>
       <c r="I46">
-        <v>32</v>
+        <v>1569</v>
       </c>
       <c r="J46">
-        <v>2.16</v>
+        <v>9.06</v>
       </c>
       <c r="K46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="1">
         <v>46091.0</v>
       </c>
       <c r="C47">
-        <v>1.785</v>
+        <v>2.15</v>
       </c>
       <c r="D47">
-        <v>1.7094</v>
+        <v>1.8957</v>
       </c>
       <c r="E47">
-        <v>9093</v>
+        <v>4439</v>
       </c>
       <c r="F47">
-        <v>1.795</v>
+        <v>2.18</v>
       </c>
       <c r="G47">
-        <v>1.755</v>
+        <v>2.12</v>
       </c>
       <c r="H47">
-        <v>16163.73</v>
+        <v>9493.33</v>
       </c>
       <c r="I47">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J47">
-        <v>1.755</v>
+        <v>2.16</v>
       </c>
       <c r="K47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>103</v>
       </c>
       <c r="B48" s="1">
         <v>46091.0</v>
       </c>
       <c r="C48">
-        <v>13.75</v>
+        <v>1.785</v>
       </c>
       <c r="D48">
-        <v>6.0957</v>
+        <v>1.7094</v>
       </c>
       <c r="E48">
-        <v>5400003</v>
+        <v>9093</v>
       </c>
       <c r="F48">
-        <v>13.88</v>
+        <v>1.795</v>
       </c>
       <c r="G48">
-        <v>13.36</v>
+        <v>1.755</v>
       </c>
       <c r="H48">
-        <v>73521748.48</v>
+        <v>16163.73</v>
       </c>
       <c r="I48">
-        <v>7374</v>
+        <v>63</v>
       </c>
       <c r="J48">
-        <v>13.7</v>
+        <v>1.755</v>
       </c>
       <c r="K48" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>105</v>
       </c>
       <c r="B49" s="1">
         <v>46091.0</v>
       </c>
       <c r="C49">
-        <v>3.676</v>
+        <v>13.75</v>
       </c>
       <c r="D49">
-        <v>4.4615</v>
+        <v>6.0957</v>
       </c>
       <c r="E49">
-        <v>8037929</v>
+        <v>5400003</v>
       </c>
       <c r="F49">
-        <v>3.82</v>
+        <v>13.88</v>
       </c>
       <c r="G49">
-        <v>3.62</v>
+        <v>13.36</v>
       </c>
       <c r="H49">
-        <v>29527829.33</v>
+        <v>73521748.48</v>
       </c>
       <c r="I49">
-        <v>7185</v>
+        <v>7374</v>
       </c>
       <c r="J49">
-        <v>3.7</v>
+        <v>13.7</v>
       </c>
       <c r="K49" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" s="1">
         <v>46091.0</v>
       </c>
       <c r="C50">
-        <v>1.9</v>
+        <v>3.676</v>
       </c>
       <c r="D50">
-        <v>4.6832</v>
+        <v>4.4615</v>
       </c>
       <c r="E50">
-        <v>34788</v>
+        <v>8037929</v>
       </c>
       <c r="F50">
-        <v>1.915</v>
+        <v>3.82</v>
       </c>
       <c r="G50">
-        <v>1.865</v>
+        <v>3.62</v>
       </c>
       <c r="H50">
-        <v>65753.41</v>
+        <v>29527829.33</v>
       </c>
       <c r="I50">
-        <v>61</v>
+        <v>7185</v>
       </c>
       <c r="J50">
-        <v>1.88</v>
+        <v>3.7</v>
       </c>
       <c r="K50" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="1">
         <v>46091.0</v>
       </c>
       <c r="C51">
-        <v>3.32</v>
+        <v>1.9</v>
       </c>
       <c r="D51">
-        <v>3.75</v>
+        <v>4.6832</v>
       </c>
       <c r="E51">
-        <v>5260</v>
+        <v>34788</v>
       </c>
       <c r="F51">
-        <v>3.35</v>
+        <v>1.915</v>
       </c>
       <c r="G51">
-        <v>3.2</v>
+        <v>1.865</v>
       </c>
       <c r="H51">
-        <v>17187.78</v>
+        <v>65753.41</v>
       </c>
       <c r="I51">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J51">
-        <v>3.3</v>
+        <v>1.88</v>
       </c>
       <c r="K51" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>111</v>
       </c>
       <c r="B52" s="1">
         <v>46091.0</v>
       </c>
       <c r="C52">
-        <v>6.92</v>
+        <v>3.32</v>
       </c>
       <c r="D52">
-        <v>-1.5647</v>
+        <v>3.75</v>
       </c>
       <c r="E52">
-        <v>47831</v>
+        <v>5260</v>
       </c>
       <c r="F52">
-        <v>7.1</v>
+        <v>3.35</v>
       </c>
       <c r="G52">
-        <v>6.91</v>
+        <v>3.2</v>
       </c>
       <c r="H52">
-        <v>333850.49</v>
+        <v>17187.78</v>
       </c>
       <c r="I52">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="J52">
-        <v>7.04</v>
+        <v>3.3</v>
       </c>
       <c r="K52" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>113</v>
       </c>
       <c r="B53" s="1">
         <v>46091.0</v>
       </c>
       <c r="C53">
-        <v>3.77</v>
+        <v>6.92</v>
       </c>
       <c r="D53">
-        <v>0.5333</v>
+        <v>-1.5647</v>
       </c>
       <c r="E53">
-        <v>19446</v>
+        <v>47831</v>
       </c>
       <c r="F53">
-        <v>3.9</v>
+        <v>7.1</v>
       </c>
       <c r="G53">
-        <v>3.74</v>
+        <v>6.91</v>
       </c>
       <c r="H53">
-        <v>73813.41</v>
+        <v>333850.49</v>
       </c>
       <c r="I53">
-        <v>81</v>
+        <v>224</v>
       </c>
       <c r="J53">
-        <v>3.74</v>
+        <v>7.04</v>
       </c>
       <c r="K53" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>115</v>
       </c>
       <c r="B54" s="1">
         <v>46091.0</v>
       </c>
       <c r="C54">
-        <v>8.45</v>
+        <v>3.77</v>
       </c>
       <c r="D54">
-        <v>0.1185</v>
+        <v>0.5333</v>
       </c>
       <c r="E54">
-        <v>122164</v>
+        <v>19446</v>
       </c>
       <c r="F54">
-        <v>8.72</v>
+        <v>3.9</v>
       </c>
       <c r="G54">
-        <v>8.44</v>
+        <v>3.74</v>
       </c>
       <c r="H54">
-        <v>1039775.61</v>
+        <v>73813.41</v>
       </c>
       <c r="I54">
-        <v>597</v>
+        <v>81</v>
       </c>
       <c r="J54">
-        <v>8.45</v>
+        <v>3.74</v>
       </c>
       <c r="K54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>117</v>
       </c>
       <c r="B55" s="1">
         <v>46091.0</v>
       </c>
       <c r="C55">
-        <v>3.7</v>
+        <v>8.45</v>
       </c>
       <c r="D55">
-        <v>4.2254</v>
+        <v>0.1185</v>
       </c>
       <c r="E55">
-        <v>60880</v>
+        <v>122164</v>
       </c>
       <c r="F55">
-        <v>3.7</v>
+        <v>8.72</v>
       </c>
       <c r="G55">
-        <v>3.58</v>
+        <v>8.44</v>
       </c>
       <c r="H55">
-        <v>222298.99</v>
+        <v>1039775.61</v>
       </c>
       <c r="I55">
-        <v>113</v>
+        <v>597</v>
       </c>
       <c r="J55">
-        <v>3.585</v>
+        <v>8.45</v>
       </c>
       <c r="K55" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>119</v>
       </c>
       <c r="B56" s="1">
         <v>46091.0</v>
       </c>
       <c r="C56">
-        <v>7.6</v>
+        <v>3.7</v>
       </c>
       <c r="D56">
-        <v>0.0</v>
+        <v>4.2254</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>60880</v>
       </c>
       <c r="F56">
-        <v>0.0</v>
+        <v>3.7</v>
       </c>
       <c r="G56">
-        <v>0.0</v>
+        <v>3.58</v>
       </c>
       <c r="H56">
-        <v>0.0</v>
+        <v>222298.99</v>
       </c>
       <c r="I56">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="J56">
-        <v>0.0</v>
+        <v>3.585</v>
       </c>
       <c r="K56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>121</v>
       </c>
       <c r="B57" s="1">
         <v>46091.0</v>
       </c>
       <c r="C57">
-        <v>4.34</v>
+        <v>7.6</v>
       </c>
       <c r="D57">
-        <v>1.9976</v>
+        <v>0.0</v>
       </c>
       <c r="E57">
-        <v>83378</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>4.35</v>
+        <v>0.0</v>
       </c>
       <c r="G57">
-        <v>4.305</v>
+        <v>0.0</v>
       </c>
       <c r="H57">
-        <v>360633.19</v>
+        <v>0.0</v>
       </c>
       <c r="I57">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="J57">
-        <v>4.335</v>
+        <v>0.0</v>
       </c>
       <c r="K57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>123</v>
       </c>
       <c r="B58" s="1">
         <v>46091.0</v>
       </c>
       <c r="C58">
-        <v>0.335</v>
+        <v>4.34</v>
       </c>
       <c r="D58">
-        <v>6.3492</v>
+        <v>1.9976</v>
       </c>
       <c r="E58">
-        <v>59836</v>
+        <v>83378</v>
       </c>
       <c r="F58">
-        <v>0.339</v>
+        <v>4.35</v>
       </c>
       <c r="G58">
-        <v>0.32</v>
+        <v>4.305</v>
       </c>
       <c r="H58">
-        <v>19859.67</v>
+        <v>360633.19</v>
       </c>
       <c r="I58">
-        <v>68</v>
+        <v>275</v>
       </c>
       <c r="J58">
-        <v>0.32</v>
+        <v>4.335</v>
       </c>
       <c r="K58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>125</v>
       </c>
       <c r="B59" s="1">
         <v>46091.0</v>
       </c>
       <c r="C59">
-        <v>2.15</v>
+        <v>0.335</v>
       </c>
       <c r="D59">
-        <v>1.4151</v>
+        <v>6.3492</v>
       </c>
       <c r="E59">
-        <v>7545</v>
+        <v>59836</v>
       </c>
       <c r="F59">
-        <v>2.19</v>
+        <v>0.339</v>
       </c>
       <c r="G59">
-        <v>2.13</v>
+        <v>0.32</v>
       </c>
       <c r="H59">
-        <v>16327.45</v>
+        <v>19859.67</v>
       </c>
       <c r="I59">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="J59">
-        <v>2.14</v>
+        <v>0.32</v>
       </c>
       <c r="K59" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>127</v>
       </c>
       <c r="B60" s="1">
         <v>46091.0</v>
       </c>
       <c r="C60">
-        <v>34.54</v>
+        <v>2.15</v>
       </c>
       <c r="D60">
-        <v>2.3711</v>
+        <v>1.4151</v>
       </c>
       <c r="E60">
-        <v>143996</v>
+        <v>7545</v>
       </c>
       <c r="F60">
-        <v>35.46</v>
+        <v>2.19</v>
       </c>
       <c r="G60">
-        <v>34.1</v>
+        <v>2.13</v>
       </c>
       <c r="H60">
-        <v>4995290.9</v>
+        <v>16327.45</v>
       </c>
       <c r="I60">
-        <v>1816</v>
+        <v>33</v>
       </c>
       <c r="J60">
-        <v>35.0</v>
+        <v>2.14</v>
       </c>
       <c r="K60" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>129</v>
       </c>
       <c r="B61" s="1">
         <v>46091.0</v>
       </c>
       <c r="C61">
-        <v>0.725</v>
+        <v>34.54</v>
       </c>
       <c r="D61">
-        <v>-2.027</v>
+        <v>2.3711</v>
       </c>
       <c r="E61">
-        <v>333</v>
+        <v>143996</v>
       </c>
       <c r="F61">
-        <v>0.74</v>
+        <v>35.46</v>
       </c>
       <c r="G61">
-        <v>0.725</v>
+        <v>34.1</v>
       </c>
       <c r="H61">
-        <v>243.26</v>
+        <v>4995290.9</v>
       </c>
       <c r="I61">
-        <v>5</v>
+        <v>1816</v>
       </c>
       <c r="J61">
-        <v>0.725</v>
+        <v>35.0</v>
       </c>
       <c r="K61" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" s="1">
         <v>46091.0</v>
       </c>
       <c r="C62">
-        <v>16.9</v>
+        <v>0.725</v>
       </c>
       <c r="D62">
-        <v>1.8686</v>
+        <v>-2.027</v>
       </c>
       <c r="E62">
-        <v>377580</v>
+        <v>333</v>
       </c>
       <c r="F62">
-        <v>17.04</v>
+        <v>0.74</v>
       </c>
       <c r="G62">
-        <v>16.66</v>
+        <v>0.725</v>
       </c>
       <c r="H62">
-        <v>6376524.77</v>
+        <v>243.26</v>
       </c>
       <c r="I62">
-        <v>1628</v>
+        <v>5</v>
       </c>
       <c r="J62">
-        <v>16.79</v>
+        <v>0.725</v>
       </c>
       <c r="K62" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>133</v>
       </c>
       <c r="B63" s="1">
         <v>46091.0</v>
       </c>
       <c r="C63">
-        <v>1.675</v>
+        <v>16.9</v>
       </c>
       <c r="D63">
-        <v>3.0769</v>
+        <v>1.8686</v>
       </c>
       <c r="E63">
-        <v>7554</v>
+        <v>377580</v>
       </c>
       <c r="F63">
-        <v>1.675</v>
+        <v>17.04</v>
       </c>
       <c r="G63">
-        <v>1.63</v>
+        <v>16.66</v>
       </c>
       <c r="H63">
-        <v>12470.93</v>
+        <v>6376524.77</v>
       </c>
       <c r="I63">
-        <v>44</v>
+        <v>1628</v>
       </c>
       <c r="J63">
-        <v>1.65</v>
+        <v>16.79</v>
       </c>
       <c r="K63" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>135</v>
       </c>
       <c r="B64" s="1">
         <v>46091.0</v>
       </c>
       <c r="C64">
-        <v>0.3295</v>
+        <v>1.675</v>
       </c>
       <c r="D64">
-        <v>3.1299</v>
+        <v>3.0769</v>
       </c>
       <c r="E64">
-        <v>55486</v>
+        <v>7554</v>
       </c>
       <c r="F64">
-        <v>0.336</v>
+        <v>1.675</v>
       </c>
       <c r="G64">
-        <v>0.322</v>
+        <v>1.63</v>
       </c>
       <c r="H64">
-        <v>18174.87</v>
+        <v>12470.93</v>
       </c>
       <c r="I64">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="J64">
-        <v>0.329</v>
+        <v>1.65</v>
       </c>
       <c r="K64" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>137</v>
       </c>
       <c r="B65" s="1">
         <v>46091.0</v>
       </c>
       <c r="C65">
-        <v>4.48</v>
+        <v>0.3295</v>
       </c>
       <c r="D65">
-        <v>5.4118</v>
+        <v>3.1299</v>
       </c>
       <c r="E65">
-        <v>22985</v>
+        <v>55486</v>
       </c>
       <c r="F65">
-        <v>4.53</v>
+        <v>0.336</v>
       </c>
       <c r="G65">
-        <v>4.38</v>
+        <v>0.322</v>
       </c>
       <c r="H65">
-        <v>102914.91</v>
+        <v>18174.87</v>
       </c>
       <c r="I65">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="J65">
-        <v>4.38</v>
+        <v>0.329</v>
       </c>
       <c r="K65" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="1">
         <v>46091.0</v>
       </c>
       <c r="C66">
-        <v>6.0</v>
+        <v>4.48</v>
       </c>
       <c r="D66">
-        <v>1.6949</v>
+        <v>5.4118</v>
       </c>
       <c r="E66">
-        <v>6336</v>
+        <v>22985</v>
       </c>
       <c r="F66">
-        <v>6.12</v>
+        <v>4.53</v>
       </c>
       <c r="G66">
-        <v>5.96</v>
+        <v>4.38</v>
       </c>
       <c r="H66">
-        <v>38190.12</v>
+        <v>102914.91</v>
       </c>
       <c r="I66">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="J66">
-        <v>6.1</v>
+        <v>4.38</v>
       </c>
       <c r="K66" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>141</v>
       </c>
       <c r="B67" s="1">
         <v>46091.0</v>
       </c>
       <c r="C67">
-        <v>5.63</v>
+        <v>6.0</v>
       </c>
       <c r="D67">
-        <v>3.1136</v>
+        <v>1.6949</v>
       </c>
       <c r="E67">
-        <v>47996</v>
+        <v>6336</v>
       </c>
       <c r="F67">
-        <v>5.67</v>
+        <v>6.12</v>
       </c>
       <c r="G67">
-        <v>5.57</v>
+        <v>5.96</v>
       </c>
       <c r="H67">
-        <v>269969.16</v>
+        <v>38190.12</v>
       </c>
       <c r="I67">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="J67">
-        <v>5.57</v>
+        <v>6.1</v>
       </c>
       <c r="K67" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>143</v>
       </c>
       <c r="B68" s="1">
         <v>46091.0</v>
       </c>
       <c r="C68">
-        <v>1.205</v>
+        <v>5.63</v>
       </c>
       <c r="D68">
-        <v>1.2605</v>
+        <v>3.1136</v>
       </c>
       <c r="E68">
-        <v>938</v>
+        <v>47996</v>
       </c>
       <c r="F68">
-        <v>1.25</v>
+        <v>5.67</v>
       </c>
       <c r="G68">
-        <v>1.19</v>
+        <v>5.57</v>
       </c>
       <c r="H68">
-        <v>1143.07</v>
+        <v>269969.16</v>
       </c>
       <c r="I68">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="J68">
-        <v>1.19</v>
+        <v>5.57</v>
       </c>
       <c r="K68" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>145</v>
       </c>
       <c r="B69" s="1">
         <v>46091.0</v>
       </c>
       <c r="C69">
-        <v>2.89</v>
+        <v>1.205</v>
       </c>
       <c r="D69">
-        <v>4.3321</v>
+        <v>1.2605</v>
       </c>
       <c r="E69">
-        <v>118673</v>
+        <v>938</v>
       </c>
       <c r="F69">
-        <v>2.96</v>
+        <v>1.25</v>
       </c>
       <c r="G69">
-        <v>2.87</v>
+        <v>1.19</v>
       </c>
       <c r="H69">
-        <v>344878.29</v>
+        <v>1143.07</v>
       </c>
       <c r="I69">
-        <v>378</v>
+        <v>13</v>
       </c>
       <c r="J69">
-        <v>2.89</v>
+        <v>1.19</v>
       </c>
       <c r="K69" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>147</v>
       </c>
       <c r="B70" s="1">
         <v>46091.0</v>
       </c>
       <c r="C70">
-        <v>378.0</v>
+        <v>2.89</v>
       </c>
       <c r="D70">
-        <v>1.6129</v>
+        <v>4.3321</v>
       </c>
       <c r="E70">
-        <v>127</v>
+        <v>118673</v>
       </c>
       <c r="F70">
-        <v>380.0</v>
+        <v>2.96</v>
       </c>
       <c r="G70">
-        <v>370.0</v>
+        <v>2.87</v>
       </c>
       <c r="H70">
-        <v>47654.0</v>
+        <v>344878.29</v>
       </c>
       <c r="I70">
-        <v>18</v>
+        <v>378</v>
       </c>
       <c r="J70">
-        <v>370.0</v>
+        <v>2.89</v>
       </c>
       <c r="K70" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>149</v>
       </c>
       <c r="B71" s="1">
         <v>46091.0</v>
       </c>
       <c r="C71">
-        <v>1.61</v>
+        <v>378.0</v>
       </c>
       <c r="D71">
-        <v>2.5478</v>
+        <v>1.6129</v>
       </c>
       <c r="E71">
-        <v>15511</v>
+        <v>127</v>
       </c>
       <c r="F71">
-        <v>1.66</v>
+        <v>380.0</v>
       </c>
       <c r="G71">
-        <v>1.605</v>
+        <v>370.0</v>
       </c>
       <c r="H71">
-        <v>25334.49</v>
+        <v>47654.0</v>
       </c>
       <c r="I71">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J71">
-        <v>1.605</v>
+        <v>370.0</v>
       </c>
       <c r="K71" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>151</v>
       </c>
       <c r="B72" s="1">
         <v>46091.0</v>
       </c>
       <c r="C72">
-        <v>0.443</v>
+        <v>1.61</v>
       </c>
       <c r="D72">
-        <v>2.7842</v>
+        <v>2.5478</v>
       </c>
       <c r="E72">
-        <v>14327</v>
+        <v>15511</v>
       </c>
       <c r="F72">
-        <v>0.459</v>
+        <v>1.66</v>
       </c>
       <c r="G72">
-        <v>0.421</v>
+        <v>1.605</v>
       </c>
       <c r="H72">
-        <v>6236.65</v>
+        <v>25334.49</v>
       </c>
       <c r="I72">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="J72">
-        <v>0.455</v>
+        <v>1.605</v>
       </c>
       <c r="K72" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>153</v>
       </c>
       <c r="B73" s="1">
         <v>46091.0</v>
       </c>
       <c r="C73">
-        <v>21.85</v>
+        <v>0.443</v>
       </c>
       <c r="D73">
-        <v>0.2294</v>
+        <v>2.7842</v>
       </c>
       <c r="E73">
-        <v>20530</v>
+        <v>14327</v>
       </c>
       <c r="F73">
-        <v>23.2</v>
+        <v>0.459</v>
       </c>
       <c r="G73">
-        <v>21.7</v>
+        <v>0.421</v>
       </c>
       <c r="H73">
-        <v>453368.45</v>
+        <v>6236.65</v>
       </c>
       <c r="I73">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="J73">
-        <v>23.2</v>
+        <v>0.455</v>
       </c>
       <c r="K73" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>155</v>
       </c>
       <c r="B74" s="1">
         <v>46091.0</v>
       </c>
       <c r="C74">
-        <v>3.67</v>
+        <v>21.85</v>
       </c>
       <c r="D74">
-        <v>1.3812</v>
+        <v>0.2294</v>
       </c>
       <c r="E74">
-        <v>2529</v>
+        <v>20530</v>
       </c>
       <c r="F74">
-        <v>3.69</v>
+        <v>23.2</v>
       </c>
       <c r="G74">
-        <v>3.6</v>
+        <v>21.7</v>
       </c>
       <c r="H74">
-        <v>9198.96</v>
+        <v>453368.45</v>
       </c>
       <c r="I74">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="J74">
-        <v>3.68</v>
+        <v>23.2</v>
       </c>
       <c r="K74" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>157</v>
       </c>
       <c r="B75" s="1">
         <v>46091.0</v>
       </c>
       <c r="C75">
-        <v>1.4</v>
+        <v>3.67</v>
       </c>
       <c r="D75">
-        <v>0.0</v>
+        <v>1.3812</v>
       </c>
       <c r="E75">
-        <v>130</v>
+        <v>2529</v>
       </c>
       <c r="F75">
-        <v>1.46</v>
+        <v>3.69</v>
       </c>
       <c r="G75">
-        <v>1.45</v>
+        <v>3.6</v>
       </c>
       <c r="H75">
-        <v>189.7</v>
+        <v>9198.96</v>
       </c>
       <c r="I75">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="J75">
-        <v>1.45</v>
+        <v>3.68</v>
       </c>
       <c r="K75" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>159</v>
       </c>
       <c r="B76" s="1">
         <v>46091.0</v>
       </c>
       <c r="C76">
-        <v>6.32</v>
+        <v>1.4</v>
       </c>
       <c r="D76">
-        <v>0.7974</v>
+        <v>0.0</v>
       </c>
       <c r="E76">
-        <v>367859</v>
+        <v>130</v>
       </c>
       <c r="F76">
-        <v>6.47</v>
+        <v>1.46</v>
       </c>
       <c r="G76">
-        <v>6.31</v>
+        <v>1.45</v>
       </c>
       <c r="H76">
-        <v>2340452.52</v>
+        <v>189.7</v>
       </c>
       <c r="I76">
-        <v>1377</v>
+        <v>3</v>
       </c>
       <c r="J76">
-        <v>6.45</v>
+        <v>1.45</v>
       </c>
       <c r="K76" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>161</v>
       </c>
       <c r="B77" s="1">
         <v>46091.0</v>
       </c>
       <c r="C77">
-        <v>46.0</v>
+        <v>6.32</v>
       </c>
       <c r="D77">
-        <v>0.0</v>
+        <v>0.7974</v>
       </c>
       <c r="E77">
-        <v>200</v>
+        <v>367859</v>
       </c>
       <c r="F77">
-        <v>46.0</v>
+        <v>6.47</v>
       </c>
       <c r="G77">
-        <v>46.0</v>
+        <v>6.31</v>
       </c>
       <c r="H77">
-        <v>9200.0</v>
+        <v>2340452.52</v>
       </c>
       <c r="I77">
-        <v>3</v>
+        <v>1377</v>
       </c>
       <c r="J77">
-        <v>46.0</v>
+        <v>6.45</v>
       </c>
       <c r="K77" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>163</v>
       </c>
       <c r="B78" s="1">
         <v>46091.0</v>
       </c>
       <c r="C78">
-        <v>1.06</v>
+        <v>46.0</v>
       </c>
       <c r="D78">
-        <v>3.9216</v>
+        <v>0.0</v>
       </c>
       <c r="E78">
-        <v>867</v>
+        <v>200</v>
       </c>
       <c r="F78">
-        <v>1.07</v>
+        <v>46.0</v>
       </c>
       <c r="G78">
-        <v>1.03</v>
+        <v>46.0</v>
       </c>
       <c r="H78">
-        <v>916.06</v>
+        <v>9200.0</v>
       </c>
       <c r="I78">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="J78">
-        <v>1.06</v>
+        <v>46.0</v>
       </c>
       <c r="K78" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>165</v>
       </c>
       <c r="B79" s="1">
         <v>46091.0</v>
       </c>
       <c r="C79">
-        <v>1.228</v>
+        <v>1.06</v>
       </c>
       <c r="D79">
-        <v>3.367</v>
+        <v>3.9216</v>
       </c>
       <c r="E79">
-        <v>125436</v>
+        <v>867</v>
       </c>
       <c r="F79">
-        <v>1.24</v>
+        <v>1.07</v>
       </c>
       <c r="G79">
-        <v>1.21</v>
+        <v>1.03</v>
       </c>
       <c r="H79">
-        <v>153680.57</v>
+        <v>916.06</v>
       </c>
       <c r="I79">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="J79">
-        <v>1.21</v>
+        <v>1.06</v>
       </c>
       <c r="K79" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>167</v>
       </c>
       <c r="B80" s="1">
         <v>46091.0</v>
       </c>
       <c r="C80">
-        <v>0.28</v>
+        <v>1.228</v>
       </c>
       <c r="D80">
-        <v>0.0</v>
+        <v>3.367</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>125436</v>
       </c>
       <c r="F80">
-        <v>0.0</v>
+        <v>1.24</v>
       </c>
       <c r="G80">
-        <v>0.0</v>
+        <v>1.21</v>
       </c>
       <c r="H80">
-        <v>0.0</v>
+        <v>153680.57</v>
       </c>
       <c r="I80">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="J80">
-        <v>0.0</v>
+        <v>1.21</v>
       </c>
       <c r="K80" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>169</v>
       </c>
       <c r="B81" s="1">
         <v>46091.0</v>
       </c>
       <c r="C81">
-        <v>0.183</v>
+        <v>0.28</v>
       </c>
       <c r="D81">
         <v>0.0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
       <c r="G81">
         <v>0.0</v>
       </c>
       <c r="H81">
         <v>0.0</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>171</v>
       </c>
       <c r="B82" s="1">
         <v>46091.0</v>
       </c>
       <c r="C82">
-        <v>2.16</v>
+        <v>0.183</v>
       </c>
       <c r="D82">
-        <v>2.8571</v>
+        <v>0.0</v>
       </c>
       <c r="E82">
-        <v>2755</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>2.16</v>
+        <v>0.0</v>
       </c>
       <c r="G82">
-        <v>2.06</v>
+        <v>0.0</v>
       </c>
       <c r="H82">
-        <v>5731.56</v>
+        <v>0.0</v>
       </c>
       <c r="I82">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J82">
-        <v>2.1</v>
+        <v>0.0</v>
       </c>
       <c r="K82" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>173</v>
       </c>
       <c r="B83" s="1">
         <v>46091.0</v>
       </c>
       <c r="C83">
-        <v>0.685</v>
+        <v>2.16</v>
       </c>
       <c r="D83">
-        <v>-2.1429</v>
+        <v>2.8571</v>
       </c>
       <c r="E83">
-        <v>5272</v>
+        <v>2755</v>
       </c>
       <c r="F83">
-        <v>0.7</v>
+        <v>2.16</v>
       </c>
       <c r="G83">
-        <v>0.68</v>
+        <v>2.06</v>
       </c>
       <c r="H83">
-        <v>3612.95</v>
+        <v>5731.56</v>
       </c>
       <c r="I83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J83">
-        <v>0.68</v>
+        <v>2.1</v>
       </c>
       <c r="K83" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>175</v>
       </c>
       <c r="B84" s="1">
         <v>46091.0</v>
       </c>
       <c r="C84">
-        <v>2.44</v>
+        <v>0.685</v>
       </c>
       <c r="D84">
-        <v>0.4115</v>
+        <v>-2.1429</v>
       </c>
       <c r="E84">
-        <v>800</v>
+        <v>5272</v>
       </c>
       <c r="F84">
-        <v>2.44</v>
+        <v>0.7</v>
       </c>
       <c r="G84">
-        <v>2.44</v>
+        <v>0.68</v>
       </c>
       <c r="H84">
-        <v>1952.0</v>
+        <v>3612.95</v>
       </c>
       <c r="I84">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J84">
-        <v>2.44</v>
+        <v>0.68</v>
       </c>
       <c r="K84" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>177</v>
       </c>
       <c r="B85" s="1">
         <v>46091.0</v>
       </c>
       <c r="C85">
-        <v>34.2</v>
+        <v>2.44</v>
       </c>
       <c r="D85">
-        <v>1.7857</v>
+        <v>0.4115</v>
       </c>
       <c r="E85">
-        <v>268</v>
+        <v>800</v>
       </c>
       <c r="F85">
-        <v>34.6</v>
+        <v>2.44</v>
       </c>
       <c r="G85">
-        <v>33.8</v>
+        <v>2.44</v>
       </c>
       <c r="H85">
-        <v>9173.6</v>
+        <v>1952.0</v>
       </c>
       <c r="I85">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J85">
-        <v>33.8</v>
+        <v>2.44</v>
       </c>
       <c r="K85" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>179</v>
       </c>
       <c r="B86" s="1">
         <v>46091.0</v>
       </c>
       <c r="C86">
-        <v>8.85</v>
+        <v>34.2</v>
       </c>
       <c r="D86">
-        <v>1.7241</v>
+        <v>1.7857</v>
       </c>
       <c r="E86">
-        <v>1501</v>
+        <v>268</v>
       </c>
       <c r="F86">
-        <v>9.05</v>
+        <v>34.6</v>
       </c>
       <c r="G86">
-        <v>8.7</v>
+        <v>33.8</v>
       </c>
       <c r="H86">
-        <v>13197.95</v>
+        <v>9173.6</v>
       </c>
       <c r="I86">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="J86">
-        <v>8.9</v>
+        <v>33.8</v>
       </c>
       <c r="K86" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>181</v>
       </c>
       <c r="B87" s="1">
         <v>46091.0</v>
       </c>
       <c r="C87">
-        <v>3.1</v>
+        <v>8.85</v>
       </c>
       <c r="D87">
-        <v>3.6789</v>
+        <v>1.7241</v>
       </c>
       <c r="E87">
-        <v>2817</v>
+        <v>1501</v>
       </c>
       <c r="F87">
-        <v>3.1</v>
+        <v>9.05</v>
       </c>
       <c r="G87">
-        <v>2.99</v>
+        <v>8.7</v>
       </c>
       <c r="H87">
-        <v>8626.06</v>
+        <v>13197.95</v>
       </c>
       <c r="I87">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J87">
-        <v>2.99</v>
+        <v>8.9</v>
       </c>
       <c r="K87" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>183</v>
       </c>
       <c r="B88" s="1">
         <v>46091.0</v>
       </c>
       <c r="C88">
-        <v>0.496</v>
+        <v>3.1</v>
       </c>
       <c r="D88">
-        <v>1.2245</v>
+        <v>3.6789</v>
       </c>
       <c r="E88">
-        <v>1961</v>
+        <v>2817</v>
       </c>
       <c r="F88">
-        <v>0.5</v>
+        <v>3.1</v>
       </c>
       <c r="G88">
-        <v>0.481</v>
+        <v>2.99</v>
       </c>
       <c r="H88">
-        <v>970.19</v>
+        <v>8626.06</v>
       </c>
       <c r="I88">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="J88">
-        <v>0.499</v>
+        <v>2.99</v>
       </c>
       <c r="K88" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>185</v>
       </c>
       <c r="B89" s="1">
         <v>46091.0</v>
       </c>
       <c r="C89">
-        <v>5.78</v>
+        <v>0.496</v>
       </c>
       <c r="D89">
-        <v>1.7606</v>
+        <v>1.2245</v>
       </c>
       <c r="E89">
-        <v>1230</v>
+        <v>1961</v>
       </c>
       <c r="F89">
-        <v>6.0</v>
+        <v>0.5</v>
       </c>
       <c r="G89">
-        <v>5.7</v>
+        <v>0.481</v>
       </c>
       <c r="H89">
-        <v>7172.0</v>
+        <v>970.19</v>
       </c>
       <c r="I89">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J89">
-        <v>5.8</v>
+        <v>0.499</v>
       </c>
       <c r="K89" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>187</v>
       </c>
       <c r="B90" s="1">
         <v>46091.0</v>
       </c>
       <c r="C90">
-        <v>37.3</v>
+        <v>5.78</v>
       </c>
       <c r="D90">
-        <v>-1.3228</v>
+        <v>1.7606</v>
       </c>
       <c r="E90">
-        <v>322209</v>
+        <v>1230</v>
       </c>
       <c r="F90">
-        <v>37.76</v>
+        <v>6.0</v>
       </c>
       <c r="G90">
-        <v>36.4</v>
+        <v>5.7</v>
       </c>
       <c r="H90">
-        <v>11907409.62</v>
+        <v>7172.0</v>
       </c>
       <c r="I90">
-        <v>4054</v>
+        <v>28</v>
       </c>
       <c r="J90">
-        <v>37.36</v>
+        <v>5.8</v>
       </c>
       <c r="K90" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>189</v>
       </c>
       <c r="B91" s="1">
         <v>46091.0</v>
       </c>
       <c r="C91">
-        <v>2.33</v>
+        <v>37.3</v>
       </c>
       <c r="D91">
-        <v>4.0179</v>
+        <v>-1.3228</v>
       </c>
       <c r="E91">
-        <v>18371</v>
+        <v>322209</v>
       </c>
       <c r="F91">
-        <v>2.37</v>
+        <v>37.76</v>
       </c>
       <c r="G91">
-        <v>2.29</v>
+        <v>36.4</v>
       </c>
       <c r="H91">
-        <v>42885.33</v>
+        <v>11907409.62</v>
       </c>
       <c r="I91">
-        <v>67</v>
+        <v>4054</v>
       </c>
       <c r="J91">
-        <v>2.29</v>
+        <v>37.36</v>
       </c>
       <c r="K91" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>191</v>
       </c>
       <c r="B92" s="1">
         <v>46091.0</v>
       </c>
       <c r="C92">
-        <v>0.61</v>
+        <v>2.33</v>
       </c>
       <c r="D92">
-        <v>0.0</v>
+        <v>4.0179</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>18371</v>
       </c>
       <c r="F92">
-        <v>0.0</v>
+        <v>2.37</v>
       </c>
       <c r="G92">
-        <v>0.0</v>
+        <v>2.29</v>
       </c>
       <c r="H92">
-        <v>0.0</v>
+        <v>42885.33</v>
       </c>
       <c r="I92">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
+        <v>2.29</v>
       </c>
       <c r="K92" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>193</v>
       </c>
       <c r="B93" s="1">
         <v>46091.0</v>
       </c>
       <c r="C93">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="D93">
         <v>0.0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0.0</v>
       </c>
       <c r="G93">
         <v>0.0</v>
       </c>
       <c r="H93">
         <v>0.0</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>195</v>
       </c>
       <c r="B94" s="1">
         <v>46091.0</v>
       </c>
       <c r="C94">
-        <v>36.4</v>
+        <v>0.51</v>
       </c>
       <c r="D94">
-        <v>2.6509</v>
+        <v>0.0</v>
       </c>
       <c r="E94">
-        <v>272024</v>
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>36.74</v>
+        <v>0.0</v>
       </c>
       <c r="G94">
-        <v>35.92</v>
+        <v>0.0</v>
       </c>
       <c r="H94">
-        <v>9877159.34</v>
+        <v>0.0</v>
       </c>
       <c r="I94">
-        <v>2884</v>
+        <v>0</v>
       </c>
       <c r="J94">
-        <v>36.2</v>
+        <v>0.0</v>
       </c>
       <c r="K94" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>197</v>
       </c>
       <c r="B95" s="1">
         <v>46091.0</v>
       </c>
       <c r="C95">
-        <v>3.62</v>
+        <v>36.4</v>
       </c>
       <c r="D95">
-        <v>-0.5495</v>
+        <v>2.6509</v>
       </c>
       <c r="E95">
-        <v>91</v>
+        <v>272024</v>
       </c>
       <c r="F95">
-        <v>3.64</v>
+        <v>36.74</v>
       </c>
       <c r="G95">
-        <v>3.58</v>
+        <v>35.92</v>
       </c>
       <c r="H95">
-        <v>329.14</v>
+        <v>9877159.34</v>
       </c>
       <c r="I95">
-        <v>6</v>
+        <v>2884</v>
       </c>
       <c r="J95">
-        <v>3.58</v>
+        <v>36.2</v>
       </c>
       <c r="K95" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>199</v>
       </c>
       <c r="B96" s="1">
         <v>46091.0</v>
       </c>
       <c r="C96">
-        <v>1.4</v>
+        <v>3.62</v>
       </c>
       <c r="D96">
-        <v>0.7194</v>
+        <v>-0.5495</v>
       </c>
       <c r="E96">
-        <v>4991</v>
+        <v>91</v>
       </c>
       <c r="F96">
-        <v>1.42</v>
+        <v>3.64</v>
       </c>
       <c r="G96">
-        <v>1.36</v>
+        <v>3.58</v>
       </c>
       <c r="H96">
-        <v>6965.52</v>
+        <v>329.14</v>
       </c>
       <c r="I96">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="J96">
-        <v>1.42</v>
+        <v>3.58</v>
       </c>
       <c r="K96" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>201</v>
       </c>
       <c r="B97" s="1">
         <v>46091.0</v>
       </c>
       <c r="C97">
-        <v>2.7</v>
+        <v>1.4</v>
       </c>
       <c r="D97">
-        <v>1.8868</v>
+        <v>0.7194</v>
       </c>
       <c r="E97">
-        <v>15983</v>
+        <v>4991</v>
       </c>
       <c r="F97">
-        <v>2.79</v>
+        <v>1.42</v>
       </c>
       <c r="G97">
-        <v>2.65</v>
+        <v>1.36</v>
       </c>
       <c r="H97">
-        <v>43495.74</v>
+        <v>6965.52</v>
       </c>
       <c r="I97">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="J97">
-        <v>2.65</v>
+        <v>1.42</v>
       </c>
       <c r="K97" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>203</v>
       </c>
       <c r="B98" s="1">
         <v>46091.0</v>
       </c>
       <c r="C98">
-        <v>36.1</v>
+        <v>2.7</v>
       </c>
       <c r="D98">
-        <v>3.4384</v>
+        <v>1.8868</v>
       </c>
       <c r="E98">
-        <v>1805</v>
+        <v>15983</v>
       </c>
       <c r="F98">
-        <v>36.3</v>
+        <v>2.79</v>
       </c>
       <c r="G98">
-        <v>35.0</v>
+        <v>2.65</v>
       </c>
       <c r="H98">
-        <v>64566.3</v>
+        <v>43495.74</v>
       </c>
       <c r="I98">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="J98">
-        <v>35.2</v>
+        <v>2.65</v>
       </c>
       <c r="K98" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>205</v>
       </c>
       <c r="B99" s="1">
         <v>46091.0</v>
       </c>
       <c r="C99">
-        <v>2.28</v>
+        <v>36.1</v>
       </c>
       <c r="D99">
-        <v>3.1674</v>
+        <v>3.4384</v>
       </c>
       <c r="E99">
-        <v>3448</v>
+        <v>1805</v>
       </c>
       <c r="F99">
-        <v>2.3</v>
+        <v>36.3</v>
       </c>
       <c r="G99">
-        <v>2.24</v>
+        <v>35.0</v>
       </c>
       <c r="H99">
-        <v>7827.19</v>
+        <v>64566.3</v>
       </c>
       <c r="I99">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J99">
-        <v>2.24</v>
+        <v>35.2</v>
       </c>
       <c r="K99" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>207</v>
       </c>
       <c r="B100" s="1">
         <v>46091.0</v>
       </c>
       <c r="C100">
-        <v>1.42</v>
+        <v>2.28</v>
       </c>
       <c r="D100">
-        <v>2.1583</v>
+        <v>3.1674</v>
       </c>
       <c r="E100">
-        <v>768911</v>
+        <v>3448</v>
       </c>
       <c r="F100">
-        <v>1.45</v>
+        <v>2.3</v>
       </c>
       <c r="G100">
-        <v>1.395</v>
+        <v>2.24</v>
       </c>
       <c r="H100">
-        <v>1112332.9</v>
+        <v>7827.19</v>
       </c>
       <c r="I100">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="J100">
-        <v>1.41</v>
+        <v>2.24</v>
       </c>
       <c r="K100" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>209</v>
       </c>
       <c r="B101" s="1">
         <v>46091.0</v>
       </c>
       <c r="C101">
-        <v>14.92</v>
+        <v>1.42</v>
       </c>
       <c r="D101">
-        <v>0.8108</v>
+        <v>2.1583</v>
       </c>
       <c r="E101">
-        <v>416949</v>
+        <v>768911</v>
       </c>
       <c r="F101">
-        <v>15.14</v>
+        <v>1.45</v>
       </c>
       <c r="G101">
-        <v>14.73</v>
+        <v>1.395</v>
       </c>
       <c r="H101">
-        <v>6231201.58</v>
+        <v>1112332.9</v>
       </c>
       <c r="I101">
-        <v>2190</v>
+        <v>129</v>
       </c>
       <c r="J101">
-        <v>15.06</v>
+        <v>1.41</v>
       </c>
       <c r="K101" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>211</v>
       </c>
       <c r="B102" s="1">
         <v>46091.0</v>
       </c>
       <c r="C102">
         <v>8.96</v>
       </c>
       <c r="D102">
         <v>9.2683</v>
       </c>
       <c r="E102">
         <v>361762</v>
       </c>
       <c r="F102">
         <v>9.13</v>
       </c>
       <c r="G102">